--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederique Pitel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117608v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.228. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-025-03673-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.556. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissibility model to evaluate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101636. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.630-631. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for a second SNP: focus on multi-nucleotide variants in coding regions and rescued stop-gained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.659287. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.659287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela F. Danner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary methionine deficiency reduces laying performances of female common ducks and impacts traits of interest of their mule ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (11), pp.5590-5600. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian Expression Patterns and Genomic Mapping Implicate Leptin in Digestion and TNF Signaling, Suggesting that Their Interacting Adipokine Role is Unique to Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Knytl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Elleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (18), pp.1.15. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20184489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetic inheritance in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bas Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske N de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvy008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du séquençage haut-débit sur la connaissance de l’épigénome aviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of leptin and its syntenic genes to chicken chromosome 1p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-017-0543-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Linkage Disequilibrium in genome scans for selection without individual genotypes: the local score approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (14), pp.3700-3714. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Epigenetic Studies in Chicken : A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/epigenomes1030020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping of quantitative trait loci for phosphorus utilization and growth related traits in an F2-cross of Japanese quail (Coturnix japonica).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1399/eps.2016.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grand-mother diet on offspring performances through the male line in Muscovy duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-015-0303-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Duplication of Free Fatty Acid Receptor-2 (GPR43) Genes in the Chicken Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.1332-1348. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of RNA Editing in Chicken Embryos Reveals Common Features among Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a Cis eQTL Controlling BMCO1 Gene Expression Leads to the Identification of a QTG for Chicken Breast Meat Color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (7), non paginé. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (10), pp.2637-2646. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The duck genome and transcriptome provide insight into an avian influenza virus reservoir species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinhua Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNPs identifies new QTL for growth, body composition and several physiological variables in an F-2 intercross between fat and lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, online (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique des canards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (5), pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00838907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Eurasian and North American mallard ducks based on mtDNA data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.C. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.X. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (3), pp.352-355. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to infection in sheep using a live Salmonella Abortusovis vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (5), pp.632-635. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02291.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy caused by an abnormal alternative splicing with dosage effect of the SV2A gene in a chicken model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, online (10), Non paginé. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic patterning of avian skin confers a developmental facility for loss of neck feathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan C. Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasia A. Tzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a leptin gene in the chicken genome? Lessons from phylogenetics, bioinformatics and genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 167 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL for growth and shank traits in chickens divergently selected for high or low body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.400-405. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.02017.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative mapping analysis of chicken microchromosome 16 organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.616. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping main, epistatic and sex-specific QTL for body composition in a chicken populaton divergently selected for low or high growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina A Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la viande de volailles : Apport de la génomique pour l'identification des gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTLs affecting resistance to coccidiosis (Eimeria tenella) in a Fayoumi × White Leghorn cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for resistance to Salmonella carrier state confirmed in both experimental and commercial chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (5), pp.590-7. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01884.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using transcriptome profiling to characterize QTL regions on chicken chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, non paginé. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for several metabolic traits map to loci controlling growth and body composition in an F2 intercross between high- and low-growth chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (3), pp.241-249. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90384.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of QTL for abdominal fat and breast muscle weights on chicken chromosome 5 using a multivariate approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.157-64. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2008.01817.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées de génomique positionnelle et expressionnelle pour l'étude des gènes contrôlant la qualité de la viande chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the polymorphism at molecular markers in QTL and non-QTL regions in selected chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Loywyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piter Bijma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.639-661. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of the microchromosome GGA25 to the chicken genome sequence assembly through radiation hybrid and genetic mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gérus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls: from genetics to genomics and modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.353-7. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:1999223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken RH map: current state of progress and microchromosome mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Denis M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of QTL controlling meat quality traits in an F2 cross between two chicken lines selected for either low or high growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (155), 8 p. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach combining QTL research and gene expression profiling to identify genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach combining QTL research and gene expression profiling to identify genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.27.143-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci affecting fatness and breast muscle weight in meat-type chicken lines divergently selected on abdominal fatness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatness QTL on chicken chromosome 5 and interaction with sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.297-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci affecting fatness and breast muscle weight in meat-type chicken lines divergently selected on abdominal fatness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated maps in quail (Coturnix japonica) confirm the high degree of synteny conservation with chicken (Gallus gallus) despite 35 millions years of divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (101), 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second report on chicken genes and chromosomes 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Schartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.415-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene-based radiation hybrid map of chicken microchromosome 14 : comparison to human and alignment to the assembled chicken sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2004046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan with AFLPtm markers to detect fearfulness-related QTLs in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.401-407. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2005.01336.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan for quantitative trait loci affecting the Salmonella carrier-state in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Barrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (5), pp.539-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a radiation hybrid map of chicken chromosome 2 and alignment to the chicken draft sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dottax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.12. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-6-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic linkage and expression analysis of SREBP and lipogenic genes in fat and lean chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137, pp.433-441. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a gene-based radiation hybrid map of chicken Chromosome 7 and comparison to human and mouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.732-739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution radiation hybrid map of chicken chromosome 5 and comparison with human chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pma Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.142E-U6. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-5-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken RH maps as a new tool for vertebrate comparative mapping at high resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two candidate genes on the Salmonella carrier state in fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.721-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFLP linkage map of the japanese quail Coturnix japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, pp.559-572. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2003039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of cDNA encoding the nuclear form of chicken sterol response element binding protein-2 (SREBP-2), chromosomal localization, and tissue expression of chicken SREBP-1 and -2 genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken cytogenetic map: an aid to microchromosome identification and avian comparative cytogenetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.795-797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChickRH6: a chicken whole-genome radiation hybrid panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (4), pp.521-533. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2002021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for emotionality in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S28-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, suppl.,, pp.S28-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two candidate genes on a Salmonella carrier-state in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S21-S22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection using bulked segregant analysis with microsatellite or AFLP markers in layers divergently selected for residual food consumtion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S27-S28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and mapping of the ACLY gene to a chicken microchromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.404-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de base de la génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs anonymes et la détection de leur polymorphisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the naked neck (NA) and polydactyly (PO) mutants of the chicken with microsatellite molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A.M Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report on chicken genes and chromosomes 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guttenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 90, pp.169-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken LEP (OB) gene has not been mapped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.280-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New markers for the integration of chicken microchromosome cytogenetic and genetic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allattenyesztes es Takarmanyozas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 48, pp.75-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 33 chicken microsatellite loci: 20 new locations on reference maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the LEP (OB) gene to a chicken microchromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of 33 chicken microsatellite loci: 20 new locations on reference maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.382-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the chicken SCD1 locus : assignment of a link group to chromosome 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (2), pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a major gene affecting skeletal growth in chicken with microsatellite markers and DNA pools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ME1 locus to chicken chromosome 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (6), pp.475-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA cloning, structural organization, and expression of the sheep NRAMP1 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.1027-1031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of chicken cytogenetic and genetic map: 18 new polymorphic markers isolated from BAC and PAC clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.348-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of FASN and ACACA on two chicken microchromosomes disrupts the human 17q syntenic group well conserved in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Khadir-Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (4), pp.297-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two polymorphic microsatellite markers close to the ovine NRAMP gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion of the sheep gene map by assignment of 35 new markers in somatic cell hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bumstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion of the sheep gene map by assignment of 35 new markers in somatic cell hybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of five cytokine genes TNFalpha, IL-1bêta, CSF2 and IFNgamma to ovine chromosomes using hamster-sheep somatic cell hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interferon and Cytokine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (8), pp.674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linkage map with microsatellites isolated from swine flow-sorted chromosome 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6, pp.623-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional localization of the ovine NRAMP gene to chromosome 2q41-&amp;gt;q42 by in situ hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanneluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 70, pp.116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of the Transition Protein 1 (TNP1) gene to U17 bovine synteny group by PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.V. Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNP1 GENE : a sheep polymorphic marker for a conserved region among mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.390-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning, sequencing, and localization of an ovine fragment of the NRAMP gene, a candidate for the ITY/LSH/BCG gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanneluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.834-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (168)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique; GREEN-omics, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, france génomique; greenomics, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Bioinformatics Communities with nf-core: The success of an open-source bioinformatics ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of chronic heat stress on DNA methylation and gene expression in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Courbariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria. pp.623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Toulouse GenPhySE, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeqOccin : Évolution des marques épigénétiques au cours de la carrière de pondeuses / Suivi d’effets transgénérationnels chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEroNIMO : Genome and Epigenome eNabled breedIng in MOnogastrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; INRAE, Aug 2023, Lyon, France. pp.930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de méthylation de l’ADN chez la caille et présentation de la méthode TAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire épigénétique GeT-PlaGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GeT-PlaGe, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.199-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées et perspectives ouvertes en épigénétique animale grâce à SeqOccIn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soler-Vasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouchécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26è World's Poultry Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'injection in-ovo de perturbateurs endocriniens ou d'un inhibiteur de méthyltransférases sur la croissance et la reproduction des cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un panel de marqueurs SNP pour détecter l'hybridation entre la caille des blés et la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRA; ANSES, Mar 2019, Tours, France. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénétique intergénérationnelle : influence de l'environnement nutritionnel des ancêtres sur les performances des descendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech, Mar 2018, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics for heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of missing genes in chickens including two adipokines : leptin and TNF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Yosefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benjamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoval Miyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1399/eps.2017.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle et construction du phénotype chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe palmipèdes INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow-BS an integrative workflow for RRBS and WGBS data. From the BS-seq to the DMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS'16 Genome Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA‐Seq in chicken with two focuses on long non coding RNA modeling (preliminary results) and RNA editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chick meeting du GDR 3604 "Modèle aviaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénétique et variabilitlé des caractères : quelle importance en aviculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome du poulet de chair acclimaté à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une exposition embryonnaire à la chaleur sur le methylome du poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une programmation nutritionnelle chez le canard mulard impacte la production de foie gras de façon sexe-spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Departement de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and QTL detection of social behaviors, fear behaviors and production traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SNP pour la cartographie de QTL de croissance, composition de la carcasse et qualité de la viande dans un croisement F2 de lignées de poulet grasse et maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNP identifies new QTL for growth, body composition, meat quality and several physiological parameters in an F2 intercross between Fat and Lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal methionine - restricted diet on 'foie gras' production in force - fed ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de transcriptomes de foies de canards par séquençage d’ARN (RNA-Seq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal methionine - restricted diet on 'foie gras' production in force - fed ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICONCEPT Workshop 2013 Epigenetics for Improved Food Production: from Model to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guíxols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local score based method on pool-sequenced behaviour-divergent quail lines precisely detected selection signatures related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès M. I. Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Colloque du Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du taux de méthionine dans l'aliment de la cane commune sur les performances de gavage de ses descendants mulards : une question de programmation métabolique précoce et d'épigénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA.; Comité Interprofessionnel des Palmipèdes à Foie Gras (CIFOG). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Mar 2013, La Rochelle, France. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités évolutives du métabolisme des lipides chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European workshop on QTL mapping and marker assisted selection (QTLMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes (FR), France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de SNP chez la caille par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zelenika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene assisted selection for meat color in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zelenika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées "Sciences du Muscle et Technologies des Viandes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand (FR), France. pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP (PYRESAVI) chez le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie intégrée du microchromosome 16, porteur du complexe majeur d'histocompatibilité, chez la poule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derjusheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du transcriptome pour préciser la localisation d'un QTL responsable de la variabilité d'engraissement chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From QTL to genes controlling poultry meat quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESISAL Identification par génomique expressionnelle de facteurs de résistance au portage des salmonelles utilisables en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualViVol approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and estimation of the epistasis extent for chicken production and resistance to disease traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Bovenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de cartographie intégrée du microchromosome 16 porteur du Complexe Majeur d'Histocompatibilité et des régions organisatrices du nucléole chez la poule domestique (Gallus gallus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derjusheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaginskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR de Cytogénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du transcriptome pour préciser la localisation d'un QTL responsable de la variabilité d'engraissement chez le poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution chicken radiation hybrid maps using the IlluminaTM technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la détection de QTL à la construction de génotypes chez le poulet : estimation des effets d'épistasie entre QTL pour des caractères de qualité des carcasses et de résistance aux maladies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTL Mapping allows to refine abdominal fatness QTL in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Diego (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'approche eQTL pour l'identification de gènes responsables de la variabilité de caractères quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of the causative gene for reflex epilepsy in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the chicken genome coverage by radiation hybrid mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualViVol - Approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité technologique des viandes chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Séminaire AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-localisation de QTL pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'approche eQTL pour l'identification de gènes responsables de la variabilité de caractères quantitatifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de populations à partir de l'analyse de régions chromosomiques potentiellement sélectionnées en comparaison à la diversité neutre : étude conjointe de lignées expérimentales de poules et des quatres sous-populations ovines de race Lacaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Loywyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National - Les Ressources Génétiques à l'heure des Génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'irradiation chez la poule : cartographie dense de SNP et localisation d'EST absentes de la séquence génomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de QTL contrôlant les poids de gras abdominal et de filet sur le chromosome 5 du poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-localisation de QTLs pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, California, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining gene expression profiling and QTL research for the identification of genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALVIVOL : Approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité technologique des viandes chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2006 Fertilité et résistance aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping male-specific fatness QTL at the distal part of chicken chromosome 5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII European Poultry Conference (EPC), 10-14 september 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verona, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESISAL : Identification par génomique expressionnelle de facteurs de résistance au portage des salmonelles utilisables en sélection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées de génomique positionnelle (recherche de QTL) et expressionnelle (étude du transcriptome) pour identifier des gènes controlant la qualité de la viande chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonnick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiation hybrid map of GGA25, a microchromosome absent from the first draft chicken genome assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 august 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTLs for resistance to coccidiosis (Eimeria tenella) in an experimental F2 cross and validation in commercial lines in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 August 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Brazil, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First QTLs for breast meat technological parameters in high or low growth chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced backcross generations allowed refining sex-specific fatness QTL regions in a polygenic chicken model of fatness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadler Genetics Symposium Genomics of Disease, October 2-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Columbia, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for duck (Anas platyrhynchos and Cairina moschata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hybrid and genetic maps of GGA25, a microchromosome absent from the first draft chicken genome assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of genomes, 10-14 may 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL analysis for meat quality traits and metabolic parameters in a F2 cross between low and high growth chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference Plant and Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex by fatness QTL interaction with transgressive variation in fat and lean lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Conference on Quantitative Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ventura, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of quantitative trait loci for fatness and breast meat yield in a novel resource population of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conference Plant and Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL contrôlant la sensibilité à la peur de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of quantitative trait loci affecting fatness on chicken chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken RH maps as a new tool for vertebrate comparative mapping at high resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the chicken radiation hybrid map.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de QTL pour l'état d'engraissement et le poids de filet chez le poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de marqueurs génétiques de la résistance à la coccidiose chez la poule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5rd International Behavioral and Neural Genetic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte cytogénétique du poulet : un moyen pour identifier les microchromosomes et pour comparer les génomes aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Wageningen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step procedure for fat QTL identification in meat-type chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de deux gènes candidats sur la résistance de la poule au portage de Salmonella sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Ploufragan, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation expérimentale de la diversité génétique neutre ou adaptative dans le cadre de lignées sélectionnées chez la poule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National du Bureau des Ressources Génétiques, Le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génome contrôlant l'émotivité chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de deux gènes candidats sur la résistance de la poule au portage de Salmonella sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL dans un croisement de poules pondeuses sélectionnées pour la consommation alimentaire résiduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de deux gènes candidats sur la résistance de la poule au portage de Salmonella sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Société Française de Microbiologie, Les micro-organismes des aliments : comment les détecter ? Comment les maîtriser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for residual food consumption in layers using bulked segregant analysis with microsatellite or AFLP markers on a F2 population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. World' Poultry congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis genes and fatness in the chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effect of two candidate genes on the resistance to Salmonella carrier state in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de base de la génétique moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs anonymes et la détection de leur polymorphisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a major gene affecting skeletal growth in chicken with microsatellite markers and DNA pools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection in a cross between lines divergently selected for residual food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European poultry breeders roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation du gène de la synthétase des acides gras de la poule dans une région du génome conservée entre un microchromosome aviaire et le chromosome 17q humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular labelling of chicken microchromosomes and integration to genetic maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Current Problems in Avian Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage, séquençage et profil d'expression du gène NRAMP1 du mouton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Conférence Louis Pasteur sur les Maladies Infectieuses, Génétique de la sensibilité aux maladies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle génétique de la résistance à Salmonella chez le mouton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Conférence Louis Pasteur sur les Maladies Infectieuses, Génétique de la sensibilité aux maladies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bumstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion of the sheep gene map by assignment of 35 new markers in somatic cell hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European colloquium on cytogenetics of domestic animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Zaragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion of the sheep gene map by assignment of 35 new markers in somatic cell hybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion of the sheep gene map by assignment of 35 new markers in somatic cell hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA cloning, sequencing and cell specific expression of the sheep natural resistance associated macrophage protein (NRAMP1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence Louis Pasteur sur les maladies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA cloning, sequencing and cell specific expression of the sheep natural resistance associated macrophage protein (NRAMP1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bumstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle génétique de la résistance aux Salmonellae chez les ovins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion bilan de l'AIP Gènes de Résistance aux Maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Seillac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle génétique de la résistance aux Salmonellae chez les ovins (Salmonella abortusovis, gène Nramp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte génétique ovine par utilisation d'hybrides somatiques : application à la recherche de gènes de résistance à la salmonellose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP gènes de résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, La Colle-sur-Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'un gène de résistance à la salmonellose abortive chez les ovins : utilisation des données de cartographie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, La Colle-sur-Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of the Transition Protein 1 (TNP1) to U17 bovine syntenic group.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.V. Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning, sequencing and localization of an ovine fragment of the Nramp gene, a candidate for the ITY/LSH/BCG gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ localisation of cosmids carrying microsatellites in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.V. Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Interlaken</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAPS for Multimodal Epigenomic Profiling in Livestock A Comparison with ONT, WGBS, and EM-Seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and animal genome conference 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic selection signatures from pool sequencing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cold Spring Harbor (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the transmissibility model to demonstrate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Calling 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.118, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’épigénétique au cours de plusieurs générations de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et quantification de la génistéine dans le jaune d’œuf de cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP de l'AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR - PDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du pyroséquençage pour des analyses de méthylation tout génome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">latsis symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome chez l'embryon de poulet par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une programmation nutritionnelle chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and estimation of epigenetic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (Supplement 4), 2016, Journal of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MetEpiC : Etude d'une programmation nutritionnelle chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Céleste Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide methylation analysis of heat-acclimated chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th Word Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous characterization of genomic regions associated with two feather traits and two eggshell colors in domestic Japanese quail ([i]Coturnix japonica[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICONCEPT Workshop 2013 Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guíxols, Spain. 2013, Proceedings of the EPICONCEPT Workshop 2013 Epigenetics for Improved Food Production: from Model to Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il de l'empreinte chez la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.551-555, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Roscoff, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide QTL detection for growth, body composition and quality related traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for chicken production and resistance to disease traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bovenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics for Animal Health: Outlook for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. 2009, Programme and book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTL Mapping allows to refine abdominal fatness QTL in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Inconnu, , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenic gene expression and genetic association with fatness in broiler chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bremen, Germany. pp.Inconnu, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and genetic association of SREBP and lipogenesis genes for effects on fatness in broiler chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de 10 genes sur la carte génétique de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel S.F.G. - Génomique Comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Toulouse, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a major gene affecting skeletal growth in chicken with microsatellite markers and DNA pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effect of two candidate genes on the resistance to salmonella carrier state in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigénétique et amélioration des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph GRUNAU, Stéphane MAURY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigénétique en écologie et évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-284, 2024, Sciences. Ecosystèmes et environnement, 9781789492163. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9216.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Empreinte génomique parentale chez les animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Jammes; Pierre Boudry; Stéphane Maury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épigénétique. Mécanismes moléculaires, biologie du développement et réponses à l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Synthèses, 9782759237708. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3770-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of epigenetics in poultry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in poultry genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0065.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Programming and Effect of Ancestor Diet in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Nutrition, Diet, and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-55529-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping chicken sequence of unknown location with the ChickRH6 radiation hybrid panel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chicken Genomics development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cold Spring Harbor, 2005, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs génétiques pour la coloration de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP2161345. 2010, 38 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from: Transgenerational transmission of an environmental modification in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Emma Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15796145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new local score based method applied to behavior-divergent quail lines sequenced in pools precisely detects selection signatures on genes related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterization of RNA editing in chicken: lack of evidence for non-A-to-I events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId877"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Frederique Pitel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.dvaf009. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvaf009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.228. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-025-03673-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117608v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig and quail CpG methylation datasets from short and long read sequencing technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (1), pp.556. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-04769-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of systems genetics in farm animal sciences, a route out of the data jungle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Durante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, pp.e132. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmissibility model to evaluate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.101636. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face au changement climatique, quelles stratégies d’atténuation et d’adaptation pour les productions avicoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), pp.8069. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.1.8069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal conditioning of quail embryos has transgenerational and reversible long-term effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Delaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40104-023-00924-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, genes and the environment: what importance for breeding practices and selection methods in poultry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.7384. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian primordial germ cells as key players for the conservation of genetic ressources and genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.630-631. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Effects of in-ovo injection of endocrine disruptors and methyltransferase inhibitor on quail growth and egg-laying performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (3), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Phenotype Programming in Birds by Temperature and Nutrition: A Mini-Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Houssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2021.755842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for a second SNP: focus on multi-nucleotide variants in coding regions and rescued stop-gained</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.659287. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.659287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The quail genome: insights into social behaviour, seasonal biology and infectious disease response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrina M. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew M. Hindle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela F. Danner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (1), Non paginé. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-020-0743-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'environnement précoce dans la variabilité des phénotypes et l’adaptation des animaux d’élevage à leur milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Aigueperse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.247-262. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avian Expression Patterns and Genomic Mapping Implicate Leptin in Digestion and TNF Signaling, Suggesting that Their Interacting Adipokine Role is Unique to Mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Knytl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Elleder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Krylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (18), pp.1.15. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms20184489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new structural mutations in the 5′ region of the ASIP gene cause diluted feather color phenotypes in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0458-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken adaptive response to low energy diet: main role of the hypothalamic lipid metabolism revealed by a phenotypic and multi-tissue transcriptomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-019-6384-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary methionine deficiency reduces laying performances of female common ducks and impacts traits of interest of their mule ducklings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 98 (11), pp.5590-5600. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps/pez315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetic inheritance in birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Guerrero-Bosagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Bas Rodenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske N de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eep/dvy008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du séquençage haut-débit sur la connaissance de l’épigénome aviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (4), pp.325-336. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Linkage Disequilibrium in genome scans for selection without individual genotypes: the local score approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (14), pp.3700-3714. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Epigenetic Studies in Chicken : A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (3), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/epigenomes1030020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic environment and transgenerational effects in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-017-0292-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of leptin and its syntenic genes to chicken chromosome 1p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.Non Paginé. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-017-0543-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extent of mRNA editing is limited in chicken liver and adipose, but impacted by tissular context, genotype, age and feeding as exemplified with a conserved edited site in COG3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (2), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.022251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping of quantitative trait loci for phosphorus utilization and growth related traits in an F2-cross of Japanese quail (Coturnix japonica).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Stratz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Preuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1399/eps.2016.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined QTL and selective sweep mappings with coding SNP annotation and cis-eQTL analysis revealed PARK2 and JAG2 as new candidate genes for adiposity regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.517-529. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.115.016865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding Duplication of Free Fatty Acid Receptor-2 (GPR43) Genes in the Chicken Genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Callebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.1332-1348. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evv072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of RNA Editing in Chicken Embryos Reveals Common Features among Vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0126776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of grand-mother diet on offspring performances through the male line in Muscovy duck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12863-015-0303-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of a Cis eQTL Controlling BMCO1 Gene Expression Leads to the Identification of a QTG for Chicken Breast Meat Color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (7), non paginé. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (6), pp.3768-3782. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkt1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The loss of adipokine genes in the chicken genome and implications for insulin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Dakovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Terezol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (10), pp.2637-2646. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msu208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique des canards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (5), pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Phenotypic and Genetic Relationships between Sociality, Emotional Reactivity and Production Traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, online (12), Non paginé. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0082157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNPs identifies new QTL for growth, body composition and several physiological variables in an F-2 intercross between fat and lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, online (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00838907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The duck genome and transcriptome provide insight into an avian influenza virus reservoir species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinhua Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W Burt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.2657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of complex traits in non-model species: using next generation sequencing and advanced intercross lines in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, online (october), Non paginé. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-13-551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic structure of Eurasian and North American mallard ducks based on mtDNA data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.C. Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.J. Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.X. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (3), pp.352-355. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci for resistance to infection in sheep using a live Salmonella Abortusovis vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Salle Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (5), pp.632-635. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02291.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilepsy caused by an abnormal alternative splicing with dosage effect of the SV2A gene in a chicken model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, online (10), Non paginé. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0026932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic patterning of avian skin confers a developmental facility for loss of neck feathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyan C. Mou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasia A. Tzika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1001028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTL for growth and shank traits in chickens divergently selected for high or low body weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.400-405. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.02017.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non PCR-amplified transcripts and AFLP® fragments as reduced representations of the quail genome for 454 Titanium sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1756-0500-3-214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative mapping analysis of chicken microchromosome 16 organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Chazara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.616. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping main, epistatic and sex-specific QTL for body composition in a chicken populaton divergently selected for low or high growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgina A Ankra-Badu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Shriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, online (february), Non paginé. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-11-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a leptin gene in the chicken genome? Lessons from phylogenetics, bioinformatics and genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General and Comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 167 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygcen.2009.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la viande de volailles : Apport de la génomique pour l'identification des gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (3), pp.81-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for resistance to Salmonella carrier state confirmed in both experimental and commercial chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (5), pp.590-7. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2009.01884.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite mapping of QTLs affecting resistance to coccidiosis (Eimeria tenella) in a Fayoumi × White Leghorn cross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using transcriptome profiling to characterize QTL regions on chicken chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, non paginé. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL for several metabolic traits map to loci controlling growth and body composition in an F2 intercross between high- and low-growth chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (3), pp.241-249. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90384.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive analysis of QTL for abdominal fat and breast muscle weights on chicken chromosome 5 using a multivariate approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (2), pp.157-64. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2008.01817.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the polymorphism at molecular markers in QTL and non-QTL regions in selected chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Loywyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piter Bijma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (6), pp.639-661. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2008025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of the microchromosome GGA25 to the chicken genome sequence assembly through radiation hybrid and genetic mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gérus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls: from genetics to genomics and modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in Biologicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 132, pp.353-7. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:1999223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées de génomique positionnelle et expressionnelle pour l'étude des gènes contrôlant la qualité de la viande chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of QTL controlling meat quality traits in an F2 cross between two chicken lines selected for either low or high growth rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (155), 8 p. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach combining QTL research and gene expression profiling to identify genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.143-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach combining QTL research and gene expression profiling to identify genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (2), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.27.143-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken RH map: current state of progress and microchromosome mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Denis M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 117, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci affecting fatness and breast muscle weight in meat-type chicken lines divergently selected on abdominal fatness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated maps in quail (Coturnix japonica) confirm the high degree of synteny conservation with chicken (Gallus gallus) despite 35 millions years of divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boniface Kayang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miho Inoue-Murayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (101), 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatness QTL on chicken chromosome 5 and interaction with sex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.297-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping quantitative trait loci affecting fatness and breast muscle weight in meat-type chicken lines divergently selected on abdominal fatness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (1), pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan for quantitative trait loci affecting the Salmonella carrier-state in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tilquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul A. Barrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (5), pp.539-561</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genome scan with AFLPtm markers to detect fearfulness-related QTLs in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.401-407. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2005.01336.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a radiation hybrid map of chicken chromosome 2 and alignment to the chicken draft sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dottax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.12. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-6-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second report on chicken genes and chromosomes 2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hoehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Schartl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Haaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109, pp.415-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A gene-based radiation hybrid map of chicken microchromosome 14 : comparison to human and alignment to the assembled chicken sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.229-251. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2004046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic linkage and expression analysis of SREBP and lipogenic genes in fat and lean chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part B: Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 137, pp.433-441. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A high-resolution radiation hybrid map of chicken chromosome 5 and comparison with human chromosomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pma Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.142E-U6. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-5-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken RH maps as a new tool for vertebrate comparative mapping at high resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetic and Genome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 106, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a gene-based radiation hybrid map of chicken Chromosome 7 and comparison to human and mouse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jiguet-Jiglaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 15, pp.732-739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFLP linkage map of the japanese quail Coturnix japonica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35, pp.559-572. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2003039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two candidate genes on the Salmonella carrier state in fowl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.721-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning of cDNA encoding the nuclear form of chicken sterol response element binding protein-2 (SREBP-2), chromosomal localization, and tissue expression of chicken SREBP-1 and -2 genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 82, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken cytogenetic map: an aid to microchromosome identification and avian comparative cytogenetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.795-797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChickRH6: a chicken whole-genome radiation hybrid panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (4), pp.521-533. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2002021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, suppl.,, pp.S28-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two candidate genes on a Salmonella carrier-state in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S21-S22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for emotionality in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S28-S29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection using bulked segregant analysis with microsatellite or AFLP markers in layers divergently selected for residual food consumtion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (sp.), pp.S27-S28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs anonymes et la détection de leur polymorphisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the naked neck (NA) and polydactyly (PO) mutants of the chicken with microsatellite molecular markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Coquerelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A.M Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (4), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report on chicken genes and chromosomes 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guttenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 90, pp.169-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chicken LEP (OB) gene has not been mapped</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.280-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de base de la génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, HS 2000, pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and mapping of the ACLY gene to a chicken microchromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.404-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New markers for the integration of chicken microchromosome cytogenetic and genetic maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allattenyesztes es Takarmanyozas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 48, pp.75-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of 33 chicken microsatellite loci: 20 new locations on reference maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.391-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of 33 chicken microsatellite loci: 20 new locations on reference maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.382-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the LEP (OB) gene to a chicken microchromosome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 30, pp.66-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a major gene affecting skeletal growth in chicken with microsatellite markers and DNA pools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of the ME1 locus to chicken chromosome 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (6), pp.475-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the chicken SCD1 locus : assignment of a link group to chromosome 6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Heimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29 (2), pp.152-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA cloning, structural organization, and expression of the sheep NRAMP1 gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9, pp.1027-1031</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of chicken cytogenetic and genetic map: 18 new polymorphic markers isolated from BAC and PAC clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 29, pp.348-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of FASN and ACACA on two chicken microchromosomes disrupts the human 17q syntenic group well conserved in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. El Khadir-Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (4), pp.297-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion of the sheep gene map by assignment of 35 new markers in somatic cell hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 74, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bumstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (Suppl-2), pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion of the sheep gene map by assignment of 35 new markers in somatic cell hybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, suppl. 2, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of five cytokine genes TNFalpha, IL-1bêta, CSF2 and IFNgamma to ovine chromosomes using hamster-sheep somatic cell hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interferon and Cytokine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (8), pp.674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two polymorphic microsatellite markers close to the ovine NRAMP gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linkage map with microsatellites isolated from swine flow-sorted chromosome 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6, pp.623-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional localization of the ovine NRAMP gene to chromosome 2q41-&amp;gt;q42 by in situ hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanneluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytogenetics and Cell Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 70, pp.116-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of the Transition Protein 1 (TNP1) gene to U17 bovine synteny group by PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.V. Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TNP1 GENE : a sheep polymorphic marker for a conserved region among mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.390-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning, sequencing, and localization of an ovine fragment of the NRAMP gene, a candidate for the ITY/LSH/BCG gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lanneluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5, pp.834-835</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (170)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to the ingestion of an endocrine disruptor: phenotypic, genetic, and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG 33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Génomique; GREEN-omics, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, france génomique; greenomics, Feb 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Landscape of Local and Distant Intra-vs. Inter-Chromosomal eQTLs Using TensorQTL and GCTA: A case study from 459 Liver Transcriptomes of Aged Laying Hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. https://plan.core-apps.com/pag33/abstract/2907311f-56dd-4348-bf69-ca2da809ea0f</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining LD-Guided QTL Refinement, GEGA Annotation, and Tissue-Specific eQTL for Candidate Gene Prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Bécot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San Deigo, CA,, United States. https://plan.core-apps.com/pag33/abstract/e92da122-9a77-4241-ade6-da7ec88ff7f5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering Bioinformatics Communities with nf-core: The success of an open-source bioinformatics ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems for Molecular Biology/European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of chronic heat stress on DNA methylation and gene expression in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Courbariaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Rogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2025, Innsbrück, Austria. pp.623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Toulouse GenPhySE, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique chez les volailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Filière Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réponses moléculaires des embryons de poulet à l'exposition à la chaleur de leur mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.204, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04700042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SeqOccin : Évolution des marques épigénétiques au cours de la carrière de pondeuses / Suivi d’effets transgénérationnels chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Interfilières du SYSAAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SYSAAF, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEroNIMO : Genome and Epigenome eNabled breedIng in MOnogastrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; INRAE, Aug 2023, Lyon, France. pp.930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la transmissibilité en sélection, utopie ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Canario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du département de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, département GA, 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics as a mediator of genome x environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.199-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genotoul Biostat Bioinfo Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées et perspectives ouvertes en épigénétique animale grâce à SeqOccIn.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined strategies for adapting poultry production to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Kokou Tona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World’s Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WPSA, Aug 2022, Paris, France. pp.122-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’épigénétique à l’interface entre l’environnement et l'ADN : quelle importance pour les pratiques d’élevage et les méthodes de sélection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRAE; ANSES; WVPA; WPSA; CTCPA, Mar 2022, Tours, France. pp.628-629, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses de méthylation de l’ADN chez la caille et présentation de la méthode TAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire épigénétique GeT-PlaGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GeT-PlaGe, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellules germinales primordiales aviaires au cœur des avancées de la conservation des ressources génétiques et de l’édition des génomes. L’exemple français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Juanchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Ezagal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France. pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French avian cryobank: development of reproductive biotechnologies based on primordial germ cells (PGCs) and investigation of the impact of in vitro steps on PGCs integrity and reproductive capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Soler-Vasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fouchécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26è World's Poultry Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-SEQ data for reliable SNP detection and genotype calling in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. World's Poultry Congress (WPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France. pp.405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'injection in-ovo de perturbateurs endocriniens ou d'un inhibiteur de méthyltransférases sur la croissance et la reproduction des cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels de la programmation thermique embryonnaire chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPHASE 6ème journée d'animation scientifique autour de l'épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and molecular transgenerational analysis of embryonic thermal manipulation in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of transgenerational epigenetic phenomena after genistein exposure in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un panel de marqueurs SNP pour détecter l'hybridation entre la caille des blés et la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brard-Fudulea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI; INRA; ANSES, Mar 2019, Tours, France. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated metabolomic and transcriptomic analysis evaluating heat and feed stress in layer chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. International Society for Animal Genetics (ISAG) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenome-wide analysis of the impact of a thermal manipulation treatment on avian embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avian Model Systems 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to a suboptimal diet through phenotype and transcriptome changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénétique intergénérationnelle : influence de l'environnement nutritionnel des ancêtres sur les performances des descendants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIGEN, L'épigénétique dans la réponse du vivant aux facteurs environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adebiotech, Mar 2018, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic thermal manipulation of the Japanese quail: impacts on physiology and hypothalamic methylome and transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Gataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European federation of WPSA (WPSA). INT., Sep 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics for heat tolerance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium CERSA Poultry Production under ho and humid climate conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of missing genes in chickens including two adipokines : leptin and TNF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyal Seroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Yosefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benjamini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoval Miyara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bornelöv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1399/eps.2017.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat conditioning on bird epigenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Conference: Chromatin and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle et construction du phénotype chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe palmipèdes INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workflow-BS an integrative workflow for RRBS and WGBS data. From the BS-seq to the DMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS'16 Genome Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques résultats issus du programme EpiBird, &amp;quot;Analyses Epigénétiques chez les Oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA‐Seq in chicken with two focuses on long non coding RNA modeling (preliminary results) and RNA editing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chick meeting du GDR 3604 "Modèle aviaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Symposium on Poultry Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Tuusula, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigénétique et variabilitlé des caractères : quelle importance en aviculture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une exposition embryonnaire à la chaleur sur le methylome du poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome du poulet de chair acclimaté à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modification de l'environnement embryonnaire influence le phénotype des descendants sur trois générations chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and QTL detection of social behaviors, fear behaviors and production traits in Japanese Quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of genetic relationships between sociality, emotional reactivity and production traits in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide investigation of genomic imprinting in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. International Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une programmation nutritionnelle chez le canard mulard impacte la production de foie gras de façon sexe-spécifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Departement de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Genetics Mapping, Selective Sweeps, Genome Re-Requencing and Allele Specific Expression Reveals Several Serious Causative Genes for QTL Regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Djari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de SNP pour la cartographie de QTL de croissance, composition de la carcasse et qualité de la viande dans un croisement F2 de lignées de poulet grasse et maigre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de transcriptomes de foies de canards par séquençage d’ARN (RNA-Seq)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Houee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Rochelle., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and long-term effects if embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. General Meeting of Epiconcept Epigenetics and periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Apr 2013, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection de SNP chez la caille : production d'un outil commum pour des programmes scientifiques multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’acclimatation embryonnaire à la chaleur sur la méthylation de l’ADN chez l’oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide interval mapping using SNP identifies new QTL for growth, body composition, meat quality and several physiological parameters in an F2 intercross between Fat and Lean chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Filangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Plant &amp; Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal methionine - restricted diet on 'foie gras' production in force - fed ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du taux de méthionine dans l'aliment de la cane commune sur les performances de gavage de ses descendants mulards : une question de programmation métabolique précoce et d'épigénétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA.; Comité Interprofessionnel des Palmipèdes à Foie Gras (CIFOG). FRA.; Institut National de la Recherche Agronomique (INRA). FRA., Mar 2013, La Rochelle, France. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal methionine - restricted diet on 'foie gras' production in force - fed ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICONCEPT Workshop 2013 Epigenetics for Improved Food Production: from Model to Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guíxols, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local score based method on pool-sequenced behaviour-divergent quail lines precisely detected selection signatures related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon S. Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès M. I. Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Colloque du Petit Pois Déridé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités évolutives du métabolisme des lipides chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations phénotypiques et génétiques entre comportements sociaux, comportements de peur et caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Nouzilly, FRA. Institut National de la Recherche Agronomique (INRA). Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES), FRA., Mar 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European workshop on QTL mapping and marker assisted selection (QTLMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes (FR), France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP detection for QTL analysis of social behaviour and production traits in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNP-BB : Recherche de QTL pour des caractères de comportement social et de production chez l'oiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique Animale et Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGENAE - Analyse du Génome des Animaux d'Elevage (AGENAE). Labo/service de l'auteur, FRA., Mar 2012, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du polymorphisme du gène BCMO1 et de l'apport en bétacarotène sur le métabolisme des caroténoïdes et la couleur du filet chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of BCMO-1 gene expression in chicken muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de SNP chez la caille par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Frésard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro study of the BCMO-1 expression in muscle cells : a potential role for the regulation of myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Aug 2010, Tours, France. 967 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées "Sciences du Muscle et Technologies des Viandes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand (FR), France. pp.201-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zelenika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, Germany. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biology of fear in birds: multidisciplinary analysis of a genetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Conference on Behavioural Biology (ECBB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene assisted selection for meat color in the chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by new generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCMO-1 gene expression in chicken muscle cells in vitro is under genetic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Voldoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée de la génomique positionnelle et fonctionnelle : application à l'identification d'une mutation chez le poulet et perspectives de recherches en qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP (PYRESAVI) chez le canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequence for growth, carotenoid metabolism and breast meat colour of a polymorphism in the beta, beta-carotene 15, 15'-monooxygenase (BCMO-1) chicken gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamer Jlali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chabault-Dhuit Chabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for coccidiosis resistance using SNPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zelenika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genomics for Animal Health International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyroséquençage pour le développement d'EST et de SNP aviaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France. pp.594-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From QTL to genes controlling poultry meat quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Medevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESISAL Identification par génomique expressionnelle de facteurs de résistance au portage des salmonelles utilisables en sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualViVol approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection and estimation of the epistasis extent for chicken production and resistance to disease traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Bovenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du transcriptome pour préciser la localisation d'un QTL responsable de la variabilité d'engraissement chez le poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de cartographie intégrée du microchromosome 16 porteur du Complexe Majeur d'Histocompatibilité et des régions organisatrices du nucléole chez la poule domestique (Gallus gallus).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derjusheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaginskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR de Cytogénomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rennes, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du transcriptome pour préciser la localisation d'un QTL responsable de la variabilité d'engraissement chez le poulet de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Huitièmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie intégrée du microchromosome 16, porteur du complexe majeur d'histocompatibilité, chez la poule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Solinhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Galkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derjusheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An&amp;lt;em&amp;gt; integrated approach of genetic resistance to &amp;lt;em&amp;gt;Salmonella&amp;lt;/em&amp;gt; carrier state in fowls: from genetics to genomics and modelling&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Calenge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Organisation for Animal Health (OIE). INT., Oct 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000317185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'approche eQTL pour l'identification de gènes responsables de la variabilité de caractères quantitatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualViVol - Approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité technologique des viandes chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Séminaire AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de pyroséquençage pour le développement d'EST et de SNP aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula Tircazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-localisation de QTL pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de manifestations épigénétiques chez la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lahbib Mansais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completing the chicken genome coverage by radiation hybrid mapping.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of the causative gene for reflex epilepsy in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe A. Vieaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'approche eQTL pour l'identification de gènes responsables de la variabilité de caractères quantitatifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la mutation responsable de l'épilepsie réflexe photosensible chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pituello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de populations à partir de l'analyse de régions chromosomiques potentiellement sélectionnées en comparaison à la diversité neutre : étude conjointe de lignées expérimentales de poules et des quatres sous-populations ovines de race Lacaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere Palhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Loywyck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Colloque National - Les Ressources Génétiques à l'heure des Génomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la détection de QTL à la construction de génotypes chez le poulet : estimation des effets d'épistasie entre QTL pour des caractères de qualité des carcasses et de résistance aux maladies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution chicken radiation hybrid maps using the IlluminaTM technology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Amsterdam, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTL Mapping allows to refine abdominal fatness QTL in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Diego (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-localisation de QTLs pour la qualité de la viande dans un croisement entre deux lignées de poulet divergentes pour la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de QTL contrôlant les poids de gras abdominal et de filet sur le chromosome 5 du poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to salmonella carrier-state in fowls: from genetics to genomics and modelization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health (AGAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent results on the genetic variation of chicken technological meat quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genomes XV Conference, San Diego</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, California, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining gene expression profiling and QTL research for the identification of genes controlling chicken meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie d'irradiation chez la poule : cartographie dense de SNP et localisation d'EST absentes de la séquence génomique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESISAL : Identification par génomique expressionnelle de facteurs de résistance au portage des salmonelles utilisables en sélection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coudurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Velge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Kerboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches combinées de génomique positionnelle (recherche de QTL) et expressionnelle (étude du transcriptome) pour identifier des gènes controlant la qualité de la viande chez le poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonnick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping male-specific fatness QTL at the distal part of chicken chromosome 5.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII European Poultry Conference (EPC), 10-14 september 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Verona, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced backcross generations allowed refining sex-specific fatness QTL regions in a polygenic chicken model of fatness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadler Genetics Symposium Genomics of Disease, October 2-4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Columbia, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite DNA markers for duck (Anas platyrhynchos and Cairina moschata).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marie-Etancelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cardinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 Symposium COA/INRA Scientific Cooperation in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tainan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiation hybrid map of GGA25, a microchromosome absent from the first draft chicken genome assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 august 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping QTLs for resistance to coccidiosis (Eimeria tenella) in an experimental F2 cross and validation in commercial lines in chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand B. Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX International Conference on Animal Genetics, 20-25 August 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Brazil, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First QTLs for breast meat technological parameters in high or low growth chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation hybrid and genetic maps of GGA25, a microchromosome absent from the first draft chicken genome assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine M. Douaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The biology of genomes, 10-14 may 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Inconnu, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL analysis for meat quality traits and metabolic parameters in a F2 cross between low and high growth chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Conference Plant and Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALVIVOL : Approche de génomique fonctionnelle et positionnelle pour l'identification des gènes responsables des variations de qualité technologique des viandes chez le poulet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vonick Sibut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire AGENAE 2006 Fertilité et résistance aux maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Poitiers, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex by fatness QTL interaction with transgressive variation in fat and lean lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Conference on Quantitative Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Ventura, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of quantitative trait loci for fatness and breast meat yield in a novel resource population of broiler chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel E. Aggrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Conference Plant and Animal Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de QTL contrôlant la sensibilité à la peur de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of quantitative trait loci affecting fatness on chicken chromosome 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behnam Abasht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chicken RH maps as a new tool for vertebrate comparative mapping at high resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Bardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Colloquium on Animal Cytogenetics and Gene Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the chicken radiation hybrid map.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on International Society of Animla Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de marqueurs génétiques de la résistance à la coccidiose chez la poule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5rd International Behavioral and Neural Genetic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte cytogénétique du poulet : un moyen pour identifier les microchromosomes et pour comparer les génomes aviaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Poultry Genetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Wageningen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de QTL pour l'état d'engraissement et le poids de filet chez le poulet de chair.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfrid Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL research on duration of tonic immobility in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World congress on genetics applied to livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de deux gènes candidats sur la résistance de la poule au portage de Salmonella sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Ploufragan, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et évaluation expérimentale de la diversité génétique neutre ou adaptative dans le cadre de lignées sélectionnées chez la poule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National du Bureau des Ressources Génétiques, Le patrimoine génétique : la diversité et la ressource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step procedure for fat QTL identification in meat-type chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de QTL dans un croisement de poules pondeuses sélectionnées pour la consommation alimentaire résiduelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génone contrôlant l'émotivité chez la caille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de deux gènes candidats sur la résistance de la poule au portage de Salmonella sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des zones du génome contrôlant l'émotivité chez la caille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for residual food consumption in layers using bulked segregant analysis with microsatellite or AFLP markers on a F2 population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia K. Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. World' Poultry congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de deux gènes candidats sur la résistance de la poule au portage de Salmonella sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Salvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Société Française de Microbiologie, Les micro-organismes des aliments : comment les détecter ? Comment les maîtriser ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis genes and fatness in the chicken.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Minnesota, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effect of two candidate genes on the resistance to Salmonella carrier state in poultry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI World's Poultry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Montréal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marqueurs anonymes et la détection de leur polymorphisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques de base de la génétique moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, La génétique moléculaire et ses applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Cap d Agde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a major gene affecting skeletal growth in chicken with microsatellite markers and DNA pools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVI International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection in a cross between lines divergently selected for residual food consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European poultry breeders roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation du gène de la synthétase des acides gras de la poule dans une région du génome conservée entre un microchromosome aviaire et le chromosome 17q humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de la recherche avicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular labelling of chicken microchromosomes and integration to genetic maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Current Problems in Avian Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bumstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle génétique de la résistance à Salmonella chez le mouton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Conférence Louis Pasteur sur les Maladies Infectieuses, Génétique de la sensibilité aux maladies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion of the sheep gene map by assignment of 35 new markers in somatic cell hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Congrès international de génétique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA cloning, sequencing and cell specific expression of the sheep natural resistance associated macrophage protein (NRAMP1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Conférence Louis Pasteur sur les maladies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion of the sheep gene map by assignment of 35 new markers in somatic cell hybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV International Conference on Animal Genetics, International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion of the sheep gene map by assignment of 35 new markers in somatic cell hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European colloquium on cytogenetics of domestic animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Zaragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA cloning, sequencing and cell specific expression of the sheep natural resistance associated macrophage protein (NRAMP1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Seillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of the avian fatty acid synthase gene to a conserved region between a chicken microchromosome and human chromosome 17q</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bumstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Conference of the International Society for Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage, séquençage et profil d'expression du gène NRAMP1 du mouton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bussmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Conférence Louis Pasteur sur les Maladies Infectieuses, Génétique de la sensibilité aux maladies infectieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle génétique de la résistance aux Salmonellae chez les ovins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion bilan de l'AIP Gènes de Résistance aux Maladies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Seillac</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle génétique de la résistance aux Salmonellae chez les ovins (Salmonella abortusovis, gène Nramp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'un gène de résistance à la salmonellose abortive chez les ovins : utilisation des données de cartographie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, La Colle-sur-Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte génétique ovine par utilisation d'hybrides somatiques : application à la recherche de gènes de résistance à la salmonellose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamila Tabet-Aoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP gènes de résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, La Colle-sur-Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assignment of the Transition Protein 1 (TNP1) to U17 bovine syntenic group.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Heriz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.V. Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning, sequencing and localization of an ovine fragment of the Nramp gene, a candidate for the ITY/LSH/BCG gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.P. Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Saidi-Mehtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ localisation of cosmids carrying microsatellites in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.V. Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine M. Yerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tejedor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII International Conference on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1992, Interlaken</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid traits related to body reserves and egg yolks of laying hens at 90 weeks of age: QTL detection and genetic correlations with production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4228, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic profiling of laying hen livers in relation to age and interaction with early liferearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), United States. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d4d8d, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les ressources génétiques aviaires, un enjeu majeur pour la recherche et les filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dangy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of methylome and transcriptome highlights limited impact of DNA methylation on age-related gene regulation in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d5c98, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body weight variation is a good proxy of abdominal fat weight in laying hens at 90 weeks of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorry Becot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG33</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/f46d3ec29ed9229b5f9cd25e124828bd, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAPS for Multimodal Epigenomic Profiling in Livestock A Comparison with ONT, WGBS, and EM-Seq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and animal genome conference 32</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego, United States. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic selection signatures from pool sequencing expeiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and epigenetic selection signatures from pool sequencing experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cold Spring Harbor (NY), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling genetic and epigenetic selection signatures from pool sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi-Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiphase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the transmissibility model to demonstrate transgenerational transmission of environmental effects in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Godia Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole genome sequencing and epigenotyping for multiple generations of selection using Oxford Nanopore Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.118, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04473354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of sequencing technologies for CpG methylation detection: applications to quail and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vandecasteele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London Calling 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the molecular responses of chicken embryos to their mothers heat stress using DNA methylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic inheritance symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome using Ensembl, RefSeq and two FAANG databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhou Haijuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Dailu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.932, 2023, Book of abstracts of the 74st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’épigénétique au cours de plusieurs générations de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia E Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Flatres-Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Jouy en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail: whole genome DNA methylation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance: Impact for Biology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lncRNA gene-enriched atlas for GRCg7b chicken genome and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Congress of the international society for animal genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cape Town, South Africa. , pp.78, 2023, Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational epigenetics in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Terzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Lledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCB2022 - 21st European Conference on Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets transgénérationnels d'une exposition embryonnaire à la chaleur sur le transcriptome et l'épigénome de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Piégu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">épiPhase - 7. Journées d'Animation Scientifique autour de l'Epigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et quantification de la génistéine dans le jaune d’œuf de cailles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fabing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SEP de l'AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Iampietro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Castinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy-Félix Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetic Inheritance Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Zurich, Switzerland. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional programming of hepatic metabolism in mule ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFR - PDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation thermique embryonnaire chez la caille japonaise : étude de l'impact sur le phénotype et l'épigénome sur plusieurs générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brionne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du département Phase 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées scientifiques GDR 3606 REPRO : ReproSciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layers response to suboptimal diet through phenotypic and transcriptomic changes in four tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARActérisation Moléculaire de phénomènes Epigénétiques transgénérationneLs chez la caille (CARAMEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jérémie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la manipulation thermique embryonnaire sur le méthylome de caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Gimonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2019 : Journées Ouvertes Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational analysis of embryonic heat exposure in Japanese quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combined Meeting of the Incubation and Fertility Research Group (IFRG/WPSA Working Group 6) and the Perinatal Development and Fundamental Physiology Group (PDP/WPSA Working Group 12), Hof van Wageningen, the Netherlands, 30 August – 1 September, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tours, France. 2 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation nutritionnelle du métabolisme hépatique chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bluy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Toulouse, France. 35 p., 2019, épiPHASE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du pyroséquençage pour des analyses de méthylation tout génome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Drouilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une duplication de 71kb au locus ASIP impliquée dans le phénotype beige/fawn du plumage de la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Trussardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du méthylome chez l'embryon de poulet par séquençage haut-débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Mersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic thermal manipulation on quail transcriptome and methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Anne David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Wageningen, Netherlands. 2017, Combined meeting of the Incubation and Fertility Research Group (WP6) and of the Fundamental Physiology and Perinatal Development Group (WP12). Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver and whole blood transcriptome response to chronic heat exposure in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, Proceedings of the 36th International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotype and multi-tissue transcriptome response to diet changes in laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Symposium on Poultry Genetics (ESPG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, St Malo, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental epigenetics in birds: when the embryo feels the heat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Piegu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France Japan Epigenetic Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de régions génomiques responsables du diabète insipide et de la couleur de la coquille celadon chez la Caille japonaise par RADseq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Marissal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Barbieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">latsis symposium 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Zürich, Switzerland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’une programmation nutritionnelle chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Secula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lessire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diégo, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and estimation of epigenetic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational effects of modifications of the embryonic environment in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (Supplement 4), 2016, Journal of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture génétique des comportements sociaux et de peur en relation avec les caractères de production chez la caille japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Recoquillay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 11, 2015, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La combinaison de cartographie de signatures de sélection, de re-séquençage de génomes et d'analyses d'expression révèle PARK2 et JAG2 comme nouveaux genes candidats régulant l'adiposité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Parks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2015, Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme MetEpiC : Etude d'une programmation nutritionnelle chez le canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cornuez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Cobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Céleste Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, 11èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide methylation analysis of heat-acclimated chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Plenecassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Roscoff, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous characterization of genomic regions associated with two feather traits and two eggshell colors in domestic Japanese quail ([i]Coturnix japonica[/i])</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'an, China. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability:interesting insights from birds and long-term effects of embryonic environment in avian species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lunteren, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Score Based Method On Pool-Sequenced Behavior-Divergent Quail Lines Precisely Detected Selection Signatures Related To Autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th Word Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics and phenotypic variability: some interesting insights from birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Michel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Society of Animal Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10th World Congress on Genetics Applied to Livestock Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il de l'empreinte chez la poule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dehais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. pp.551-555, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Noirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPICONCEPT Workshop 2013 Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Sant Feliu de Guíxols, Spain. 2013, Proceedings of the EPICONCEPT Workshop 2013 Epigenetics for Improved Food Production: from Model to Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of embryonic heat exposure on bird methylome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couroussé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Roscoff, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets THERMOCHICK et EpiTherm : à la recherche des mécanismes impliqués dans l’acclimatation embryonnaire du poulet à la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Loyau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bedrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Praud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ecole-Chercheurs “Gestion génomique des RGA en régions chaudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Gosier, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of polymorphic markers in quail by next generation sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vignoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Feve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide QTL detection for growth, body composition and quality related traits in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals interaction between two QTL for fatness in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Causeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXII International Conference on Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010, Proceedings of the 32nd International Conference on Animal Genetics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL detection for chicken production and resistance to disease traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bacciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bovenhuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. de Koning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics for Animal Health: Outlook for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. 2009, Programme and book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eQTL Mapping allows to refine abdominal fatness QTL in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Le Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Demeure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genomes, XVI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Inconnu, , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated approach of genetic resistance to Salmonella carrier state in fowls : from genetics to genomics and modelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Lalmanach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Animal Genomics for Animal Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.Inconnu, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenic gene expression and genetic association with fatness in broiler chicken lines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bremen, Germany. pp.Inconnu, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and genetic association of SREBP and lipogenesis genes for effects on fatness in broiler chicken lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirine Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Nigen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sansom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Poultry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de 10 genes sur la carte génétique de la poule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Taouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel S.F.G. - Génomique Comparative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1999, Toulouse, France. 1 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping a major gene affecting skeletal growth in chicken with microsatellite markers and DNA pools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Auckland, New Zealand. 1 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the effect of two candidate genes on the resistance to salmonella carrier state in poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Plisson-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigénétique et amélioration des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph GRUNAU, Stéphane MAURY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigénétique en écologie et évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-284, 2024, Sciences. Ecosystèmes et environnement, 9781789492163. </w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9216.ch10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Empreinte génomique parentale chez les animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Jammes; Pierre Boudry; Stéphane Maury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épigénétique. Mécanismes moléculaires, biologie du développement et réponses à l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Synthèses, 9782759237708. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3770-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of epigenetics in poultry breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Buyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske de Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in poultry genetics and genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/AS.2020.0065.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Programming and Effect of Ancestor Diet in Birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Coustham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Nutrition, Diet, and Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-3-319-55529-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping chicken sequence of unknown location with the ChickRH6 radiation hybrid panel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Morisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chicken Genomics development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cold Spring Harbor, 2005, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs génétiques pour la coloration de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nadaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: EP2161345. 2010, 38 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data from: Transgenerational transmission of an environmental modification in quails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacy Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Emma Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15796145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Calandreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowering bioinformatics communities with Nextflow and nf-core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn E Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Bonath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of chicken embryos to maternal heat stress through DNA methylation and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Karami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Sabban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Devailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new local score based method applied to behavior-divergent quail lines sequenced in pools precisely detects selection signatures on genes related to autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Inès Fariello Rico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide characterization of RNA editing in chicken: lack of evidence for non-A-to-I events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fresard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId895"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn E Langer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bonath" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03673-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.659287" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626041v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez315" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Seroussi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knytl" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elleder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krylov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184489" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N de Haas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvy008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bornel&#246;v" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0543-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stratz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Preuss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2016.133" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632622v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel J.- . M. Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0303-z" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652041v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinhua Huang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Li" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Burt" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualan Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2657" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207752v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-36" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207754v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Rao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838907v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brun" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-16" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652416v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Hou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Yang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Qu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Zheng" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02248.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5RLB0SW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02291.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q9H5LTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Pituello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026932" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999880v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan C. Mou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.10.006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTRXL93-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661082v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ankra-Badu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.02017.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G35VCQHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Galkina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-616" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668076v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina A Ankra-Badu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shriner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-107" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659463v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730059v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01884.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J3CRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730106v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mignon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-575" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193471v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90384.2008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729933v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01817.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8WTQCQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665733v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894639v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2008025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662832v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-129" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729836v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaumont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prevost" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:1999223" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654558v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Denis M" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662011v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-155" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654992v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nadaf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654919v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.27.143-152" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658083v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661352v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894553v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660914v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kayang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677877v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmid" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nanda" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoehn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haaf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670446v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004046" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677273v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2005.01336.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WVQ7HC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677470v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilquin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Barrow" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682366v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dottax" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-12" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670700v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sansom" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.02.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGS1NLM9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673764v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678290v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pma Crooijmans" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-66" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671513v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670513v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670527v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003039" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670802v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alizadeh" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674192v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigues" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lemiere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bosc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002021" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673001v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679977v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669554v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670300v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686283v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Nigen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690317v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694953v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696763v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berg&#233;" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooijmans" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000107" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690766v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttenbach" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685750v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monbrun" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693656v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzadoux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689459v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dawson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693198v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690767v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691004v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heimel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693302v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685474v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moro" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690913v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bussmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patri" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688728v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692469v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Fur" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khadir-Mounier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685844v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688235v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saidi-Mehtar" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabet-Aoul" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687977v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bumstead" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691425v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697277v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703436v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Woloszyn" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frelat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lanneluc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709236v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heriz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Arruga" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Monteagudo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tejedor" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709915v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713972v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539469v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Godia Perello" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538015v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Julien Kowou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131891v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266650v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489253v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752798v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04241497v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129159v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129124v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383509v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958243v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734650v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yosefi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benjamini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoval Miyara" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2017.204" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608013v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cobo" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581530v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580726v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211047v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194124v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194134v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plenecassagnes" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194084v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602098v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210361v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210360v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603731v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492065v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810860v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s M. I. Fariello Rico" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750240v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841016v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750356v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193711v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelenika" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754465v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193447v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729428v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sibut" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752823v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758288v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193434v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galkina" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derjusheva" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730108v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753670v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193413v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Douaud" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pituello" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medevielle" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754664v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752683v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751331v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bovenhuis" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. de Koning" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822388v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaginskaya" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757979v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815790v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hourcade" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752500v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729130v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729748v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roy" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816161v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Vieaud" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818750v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752026v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757963v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752935v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753026v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755974v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756339v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755614v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755621v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816641v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751620v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818867v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816346v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755848v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755822v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnick Sibut" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822684v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerus" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814256v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817176v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757574v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardinet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816507v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755644v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830385v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763137v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E. Aggrey" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761098v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760168v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828804v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763055v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759148v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761069v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763747v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763245v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alinier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762751v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831704v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761825v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762790v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759687v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763403v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829728v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759165v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834526v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salvat" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765596v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769050v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764663v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771182v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766623v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838278v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767559v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767839v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765491v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840301v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842519v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lantier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769116v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839816v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837979v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768217v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766727v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769287v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838665v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852064v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775026v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776991v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778316v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777727v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777226v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772704v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218226v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911060v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208140v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117238v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216926v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538035v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796434v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473354v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796446v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865133v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789601v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785724v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800751v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799548v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744111v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792841v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194044v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194042v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193929v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194041v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744805v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751791v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754276v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193725v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820261v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829714v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348621v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835659v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840011v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839468v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818971v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/epigenetique-en-ecologie-et-evolution/?/58818" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9216.ch10" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797295v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/261/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3770-8" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910047v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.28" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830392v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824446v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158831v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Emma Eynard" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15796145" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708370v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770333v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Sabban" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvaf009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn E Langer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Baudement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bonath" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03673-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04769-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240726v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575196v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Coustham" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kokou Tona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.1.8069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Rouger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00924-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356432v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Andrieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7384" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juanchich" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezagal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Klopp" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617287v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100464" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houssier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2021.755842" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.659287" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625167v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina M. Morris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew M. Hindle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Burt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela F. Danner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-0743-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385561v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2467" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Seroussi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knytl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Elleder" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Krylov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20184489" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Robic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0458-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6384-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cornuez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pez315" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerrero-Bosagna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bas Rodenburg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske N de Haas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eep/dvy008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154452v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Anne David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2372" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607837v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s Fariello Rico" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14141" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799551v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1030020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0292-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607147v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Bornel&#246;v" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0543-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.022251" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634986v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Beck" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Stratz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Preuss" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Recoquillay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2016.133" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194040v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blum" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Parks" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Montagner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.115.016865" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meslin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Desert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Callebaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Djari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv072" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632622v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel J.- . M. Brun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Leroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0303-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Nadaf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014825" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dehais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt1390" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207754v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Rao" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129795v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bertin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082157" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207752v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demeure" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bacciu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mignon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-36" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00838907v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fr&#233;sard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-16" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinhua Huang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingrui Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Burt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualan Chen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.2657" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129669v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-551" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652416v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.C. Hou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Yang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Qu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Zheng" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02248.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5RLB0SW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle Sall&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02291.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5Q9H5LTS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000461v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Douaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne F. Pituello" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon S. Boitard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026932" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999880v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyan C. Mou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia A. Tzika" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661082v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Ankra-Badu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Beaumont" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.02017.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G35VCQHT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129412v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vignoles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-3-214" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356278v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Solinhac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Galkina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Chazara" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-616" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668076v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina A Ankra-Badu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Shriner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-107" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129469v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2009.10.006" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVTRXL93-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659463v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730059v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Feve" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vignoles" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01884.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J3CRW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360305v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-31" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730106v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Mignon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Demeure" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-575" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193471v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90384.2008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729933v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2008.01817.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G8WTQCQW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894639v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Loywyck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2008025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie G&#233;rus" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Fillon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bardes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-129" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729836v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Protais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prevost" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:1999223" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665733v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662011v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-155" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654992v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nadaf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654919v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.27.143-152" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654558v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Denis M" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658083v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carr&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Abasht" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660914v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boniface Kayang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Inoue-Murayama" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Miwa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661352v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894553v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Roy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677470v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tilquin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. Barrow" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677273v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2005.01336.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9WVQ7HC9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682366v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dottax" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-6-12" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677877v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmid" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nanda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hoehn" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schartl" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haaf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670446v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Assaf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004046" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670700v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Assaf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sansom" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leclercq" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2004.02.005" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGS1NLM9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678290v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pma Crooijmans" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-5-66" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671513v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673764v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jiguet-Jiglaire" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670527v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faure" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003039" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670513v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Malo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670802v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alizadeh" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674192v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Vignoles" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garrigues" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lemiere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bosc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2002021" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679977v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669554v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673001v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670300v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694953v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696763v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berg&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquerelle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crooijmans" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000107" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690766v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guttenbach" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685750v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monbrun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gellin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690317v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686283v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Nigen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douaire" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693656v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouzadoux" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689459v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dawson" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690767v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693198v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693302v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gellin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordas" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685474v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moro" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691004v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Langlois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heimel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690913v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bussmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patri" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688728v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692469v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Fur" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Khadir-Mounier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688235v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saidi-Mehtar" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabet-Aoul" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaiman" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687977v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bumstead" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691425v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697277v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pepin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685844v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703436v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Woloszyn" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frelat" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704578v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Cribiu" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lahbib Mansais" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lanneluc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709236v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heriz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Arruga" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Monteagudo" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tejedor" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709915v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713972v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539469v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Godia Perello" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538015v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi-Julien Kowou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Donnadieu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Flatres-Grall" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560651v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Calvez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560489v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry B&#233;cot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131891v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266650v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489253v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04930760v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700042v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cerutti" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.034" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752798v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217589v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04241497v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574488v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797557v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957296v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129124v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129464v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616157v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.028" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129159v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275281v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Alves" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Ezagal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276115v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soler-Vasco" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132375v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617387v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617399v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617443v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789041v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02383509v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brard-Fudulea" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Th&#233;bault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737948v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737539v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gimonnet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crochet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734608v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958243v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735147v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Gataud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463163v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604665v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734650v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Yosefi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benjamini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoval Miyara" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2017.204" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607589v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Carvalho" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604366v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608013v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cobo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581530v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794792v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211047v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580726v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel Brun" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194124v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194084v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Plenecassagnes" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lejeune" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194134v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194125v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740135v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740153v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193927v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602098v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Basso" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193794v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Djari" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210361v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210404v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Houee" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194158v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loyau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190264v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194031v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210360v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603731v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750240v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492065v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810860v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#232;s M. I. Fariello Rico" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210391v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746812v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841016v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Blum" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191281v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746131v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749619v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamer Jlali" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit Chabault" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748164v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Voldoire" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750356v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754786v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729428v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nadaf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sibut" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193447v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zelenika" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193568v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaumont" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754465v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193587v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756609v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752823v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758288v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Duby" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752986v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193711v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730058v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753670v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193413v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Douaud" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pituello" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Medevielle" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754664v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kerboeuf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752683v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J&#233;go" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751331v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Demeure" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bovenhuis" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. de Koning" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757979v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822388v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derjusheva" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaginskaya" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730108v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193434v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galkina" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752859v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Protais" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Prevost" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000317185" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729748v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roy" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752026v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756545v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Secula Tircazes" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757963v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821618v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818750v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816161v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Vieaud" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752935v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753026v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755974v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere Palhi&#232;re" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752500v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815790v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hourcade" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729130v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755621v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755614v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815742v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816641v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751620v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756339v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755848v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coudurier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755822v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonnick Sibut" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816346v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817176v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757574v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cardinet" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822684v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerus" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816005v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Legros" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814256v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816507v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755644v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818867v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830385v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763137v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel E. Aggrey" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Wang" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761098v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760168v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828804v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763055v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763226v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Monvoisin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neau" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761069v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Mills" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763747v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763245v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alinier" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759148v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761825v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831704v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762790v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762751v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759165v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829728v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763403v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759687v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765596v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834526v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Salvat" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769050v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764663v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766623v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771182v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838278v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tixier-Boichard" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767559v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Bordas" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767839v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765491v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769116v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842519v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lantier" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gautier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768217v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766727v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837979v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839816v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769287v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838665v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840301v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852064v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775026v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778316v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776991v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777727v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777226v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772704v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560674v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorry Becot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560740v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebez" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551667v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dangy" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laurent" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560755v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560720v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911060v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208140v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05117238v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538035v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216926v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218226v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796434v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473354v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638952v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571102v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217567v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Haijuan" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Dailu" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04796446v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212971v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217582v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935584v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726346v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865133v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736953v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906862v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Secula" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909456v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789601v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789419v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735568v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737671v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737905v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737658v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bluy" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785724v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602669v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trussardi" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607553v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605567v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621916v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789943v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790274v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604801v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marissal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbieri" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/390413.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785014v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800751v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792417v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799548v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533939v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194127v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/JRA/page-JRA1024.php" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194116v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/305674" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744111v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercerand" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-C&#233;leste Le Bourhis" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792841v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194044v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193929v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193974v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194042v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mercier" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194041v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190360v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744805v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Salin" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190758v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809461v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193847v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751791v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754276v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193725v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bovenhuis" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820261v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815808v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Prevost" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829714v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348621v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835659v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840011v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839468v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818971v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/en/produit/epigenetique-en-ecologie-et-evolution/?/58818" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9216.ch10" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797295v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/261/9782759237708/epigenetique" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3770-8" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910047v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Buyse" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske de Haas" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2020.0065.28" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603246v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/401578" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830392v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824446v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158831v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Emma Eynard" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15796145" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770333v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708370v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194146v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>