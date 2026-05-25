--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -3076,201 +3076,201 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de la description d'itinéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Robin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52, pp.199 - 215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2006.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2006.12.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597137v1</w:t>
+                <w:t xml:space="preserve">hal-04597099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de la description d'itinéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Robin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52, pp.199 - 215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2006.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2006.12.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04597099v1</w:t>
+                <w:t xml:space="preserve">hal-04597137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes françaises d'imagerie pour des dessins, des noms concrets et des noms abstraits.</w:t>
               </w:r>
@@ -4602,51 +4602,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2DC8CB4"/>
+    <w:nsid w:val="19585A1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4750,51 +4750,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BB6A552"/>
+    <w:nsid w:val="E84DD9FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4898,51 +4898,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="97FD8575"/>
+    <w:nsid w:val="5E609917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5135,51 +5135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4977-1044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127985727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05543859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mac&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amghar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02132-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584934v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capafons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01640-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01661-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205020666230523155845" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597115v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-023-02372-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2022.2036114" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1716759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2022.2110574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957790v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salom&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221083213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-04210-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1985521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M.J. Janssen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-021-05297-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596532v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1895221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000150" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn C&#233;bron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2018.1494536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669517723652" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mah&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276236615574488" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04849760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mah&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/IC.30.4.e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-010-9159-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S6H1WHWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.12.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR2VB5R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597099v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjep2006021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.544.0363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04849782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Berre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Morice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Letellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2024padX05" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2022inpact108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Laroui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(09)60109-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lem&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4977-1044" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127985727" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05543859v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mac&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Amghar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-026-02132-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05512216v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques&#8208;henri Guignard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.70067" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584934v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Capafons" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01640-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04811602v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-023-01661-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841513v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Moustafa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gallouj" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567205020666230523155845" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597115v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-023-02372-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546805.2022.2036114" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23279095.2020.1716759" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841542v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Moustafa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13803395.2022.2110574" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957790v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salom&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00332941221083213" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-04210-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1985521" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M.J. Janssen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lenoble" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10072-021-05297-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03596532v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09658211.2021.1895221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840421v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/neu0000635" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04841628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2018.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848804v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bonamy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cns0000150" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597122v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn C&#233;bron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221309.2018.1494536" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041669517723652" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mah&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0276236615574488" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04849760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mah&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2190/IC.30.4.e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11097-010-9159-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S6H1WHWZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848866v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597099v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2006.12.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQR2VB5R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Robin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597101v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjep2006021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848886v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf.544.0363" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04849782v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04848993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Le Berre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Morice" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Letellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2024padX05" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04597135v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36315/2022inpact108" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599892v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zock" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Laroui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0166-4115(09)60109-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479985v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557117v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Guignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04599941v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lem&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03355453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>