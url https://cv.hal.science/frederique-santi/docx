--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -514,342 +514,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types de plants et leur répartition en agroforesterie : maximiser les gains, préparer l'avenir</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phenotypic correlations among wood properties and growth in wild cherry plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Nocetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Ducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Romagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 205, pp.36-39</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.3160-3174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642185v1</w:t>
+                <w:t xml:space="preserve">hal-01267991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroforesterie en France : intérêts et enjeux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Types de plants et leur répartition en agroforesterie : maximiser les gains, préparer l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Vert</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 205, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417032v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic correlations among wood properties and growth in wild cherry plantations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agroforesterie en France : intérêts et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Romagnoli</w:t>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Vert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.3160-3174</w:t>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267991v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plants de merisiers issus des vergers à graines disponibles !</w:t>
               </w:r>
@@ -956,77 +956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroforesterie en France : intérêts et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 205, pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1293,90 +1293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of wood properties in two wild cherry clonal trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Nocetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Ducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Romagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2776,217 +2776,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériels forestiers de reproduction sélectionnés de merisier (prunus avium L.) : classement, provenances et variabilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 46 (6), pp.629-638</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573966v1</w:t>
+                <w:t xml:space="preserve">hal-02706181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merisier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les matériels forestiers de reproduction sélectionnés de merisier (prunus avium L.) : classement, provenances et variabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 46 (6), pp.629-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706181v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merisier : fiche de présentation du programme d'amélioration génétique</w:t>
               </w:r>
@@ -2998,51 +2998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3427,51 +3427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune-Badara Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,51 +3535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOREM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3725,51 +3725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles fonctionnalités de CAPSIS Ecoaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,51 +3833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadows Matter - Ecoaf dans CAPSIS : introduire l'ombrage dans les parcelles agroforestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4066,51 +4066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIAFnostic Appli sur arbres agroforestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5775,51 +5775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frascaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6234,51 +6234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing new varieties for forestry species used in agroforestry lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Ducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGROCOP conference "A modern response to global challenges of climate change, food production, bioenergy needs, environmental restoration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Porano, Italy. , 2014, Agroforestry systems. A modern response to global challenges of climate change, food production, bioenergy needs, environmental restoration</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6361,51 +6361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a37aaceff4433cc3f33f408d7a4268b912b33188;origin=https://hal.archives-ouvertes.fr/hal-03592676;visit=swh:1:snp:82e75c46b017b60b093a3de2e5e70460b347ce30;anchor=swh:1:rel:59127048d3d7eb23d7fbcaf3b73434e681099c45;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6906,51 +6906,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild Cherry Breeding (Prunus avium L.). Chapter 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Ducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart de Cuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7049,51 +7049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le merisier, Prunus avium L. (2n=2x=16) (Rosacées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7402,51 +7402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7934,51 +7934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8146,51 +8146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire avec les arbres pour une agriculture différente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9830,271 +9830,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011. Rapport final</w:t>
+                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Matz</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.174</w:t>
+              <w:t xml:space="preserve">[Contrat] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597039v1</w:t>
+                <w:t xml:space="preserve">hal-02806053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011</w:t>
+                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Matz</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806053v1</w:t>
+                <w:t xml:space="preserve">hal-02597039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t>
               </w:r>
@@ -10980,51 +10980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8E44254"/>
+    <w:nsid w:val="E1A1EC62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11128,51 +11128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FE1E8B6"/>
+    <w:nsid w:val="DF5A4B11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11276,51 +11276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A11DC65E"/>
+    <w:nsid w:val="7E8E01F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11513,51 +11513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/diafnostic/presentation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capsis.cirad.fr/capsis/help_en/ecoaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/ecoaf/presentation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://composerdesbosquets.shinyapps.io/Version01/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nocetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Romagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0294-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M47HRVJW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soltysiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2004.00376.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4NPM51J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messeguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viruel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tobutt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune-Badara Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Chazelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Ferrandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repository.utl.pt/handle/10400.5/6764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a37aaceff4433cc3f33f408d7a4268b912b33188;origin=https://hal.archives-ouvertes.fr/hal-03592676;visit=swh:1:snp:82e75c46b017b60b093a3de2e5e70460b347ce30;anchor=swh:1:rel:59127048d3d7eb23d7fbcaf3b73434e681099c45;path=/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5d6f2287a9e2e08aaad3f31f833c82d50bcf3c88;origin=https://hal.archives-ouvertes.fr/hal-03592602;visit=swh:1:snp:340f6b6dd6aa5ed93b7d2374aca170b0f6a545ba;anchor=swh:1:rel:f417a67927db329d049da7e52e79eed20cb25a88;path=/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Rogatis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559689v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790809v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01606880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baritaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woehling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/diafnostic/presentation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capsis.cirad.fr/capsis/help_en/ecoaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/ecoaf/presentation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://composerdesbosquets.shinyapps.io/Version01/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nocetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Romagnoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0294-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M47HRVJW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soltysiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2004.00376.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4NPM51J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messeguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viruel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tobutt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune-Badara Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Chazelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Ferrandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repository.utl.pt/handle/10400.5/6764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a37aaceff4433cc3f33f408d7a4268b912b33188;origin=https://hal.archives-ouvertes.fr/hal-03592676;visit=swh:1:snp:82e75c46b017b60b093a3de2e5e70460b347ce30;anchor=swh:1:rel:59127048d3d7eb23d7fbcaf3b73434e681099c45;path=/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5d6f2287a9e2e08aaad3f31f833c82d50bcf3c88;origin=https://hal.archives-ouvertes.fr/hal-03592602;visit=swh:1:snp:340f6b6dd6aa5ed93b7d2374aca170b0f6a545ba;anchor=swh:1:rel:f417a67927db329d049da7e52e79eed20cb25a88;path=/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Rogatis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559689v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790809v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01606880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baritaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woehling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>