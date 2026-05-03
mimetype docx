--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -514,342 +514,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic correlations among wood properties and growth in wild cherry plantations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Types de plants et leur répartition en agroforesterie : maximiser les gains, préparer l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Santi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Migeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.3160-3174</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 205, pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267991v1</w:t>
+                <w:t xml:space="preserve">hal-02642185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types de plants et leur répartition en agroforesterie : maximiser les gains, préparer l'avenir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'agroforesterie en France : intérêts et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Liagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Dufour</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 205, pp.36-39</w:t>
+              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642185v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agroforesterie en France : intérêts et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic correlations among wood properties and growth in wild cherry plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Nocetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Ducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Liagre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Santi</w:t>
+                <w:t xml:space="preserve">Manuela Romagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse (Ministère de l'agriculture, de l’alimentation, de la pêche, de la ruralité et de l’aménagement du territoire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.3160-3174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417032v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des plants de merisiers issus des vergers à graines disponibles !</w:t>
               </w:r>
@@ -956,77 +956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroforesterie en France : intérêts et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 205, pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1293,90 +1293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of wood properties in two wild cherry clonal trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Nocetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Ducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Romagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3427,51 +3427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alioune-Badara Diouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,51 +3535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi de Chazelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOREM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3725,51 +3725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles fonctionnalités de CAPSIS Ecoaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Warlop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,51 +3833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadows Matter - Ecoaf dans CAPSIS : introduire l'ombrage dans les parcelles agroforestières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4066,51 +4066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIAFnostic Appli sur arbres agroforestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6234,51 +6234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing new varieties for forestry species used in agroforestry lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Ducci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGROCOP conference "A modern response to global challenges of climate change, food production, bioenergy needs, environmental restoration"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Porano, Italy. , 2014, Agroforestry systems. A modern response to global challenges of climate change, food production, bioenergy needs, environmental restoration</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6361,51 +6361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a37aaceff4433cc3f33f408d7a4268b912b33188;origin=https://hal.archives-ouvertes.fr/hal-03592676;visit=swh:1:snp:82e75c46b017b60b093a3de2e5e70460b347ce30;anchor=swh:1:rel:59127048d3d7eb23d7fbcaf3b73434e681099c45;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Warlop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6906,51 +6906,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wild Cherry Breeding (Prunus avium L.). Chapter 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulvio Ducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart de Cuyper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7402,51 +7402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7934,51 +7934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8146,51 +8146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire avec les arbres pour une agriculture différente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Liagre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9830,271 +9830,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011</w:t>
+                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Matz</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806053v1</w:t>
+                <w:t xml:space="preserve">hal-02597039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011. Rapport final</w:t>
+                <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Matz</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.174</w:t>
+              <w:t xml:space="preserve">[Contrat] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597039v1</w:t>
+                <w:t xml:space="preserve">hal-02806053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t>
               </w:r>
@@ -10980,51 +10980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1A1EC62"/>
+    <w:nsid w:val="799B1AFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11128,51 +11128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DF5A4B11"/>
+    <w:nsid w:val="FD564237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11276,51 +11276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E8E01F8"/>
+    <w:nsid w:val="EC428BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11513,51 +11513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/diafnostic/presentation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capsis.cirad.fr/capsis/help_en/ecoaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/ecoaf/presentation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://composerdesbosquets.shinyapps.io/Version01/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nocetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Romagnoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0294-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M47HRVJW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soltysiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2004.00376.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4NPM51J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messeguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viruel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tobutt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune-Badara Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Chazelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Ferrandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repository.utl.pt/handle/10400.5/6764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a37aaceff4433cc3f33f408d7a4268b912b33188;origin=https://hal.archives-ouvertes.fr/hal-03592676;visit=swh:1:snp:82e75c46b017b60b093a3de2e5e70460b347ce30;anchor=swh:1:rel:59127048d3d7eb23d7fbcaf3b73434e681099c45;path=/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5d6f2287a9e2e08aaad3f31f833c82d50bcf3c88;origin=https://hal.archives-ouvertes.fr/hal-03592602;visit=swh:1:snp:340f6b6dd6aa5ed93b7d2374aca170b0f6a545ba;anchor=swh:1:rel:f417a67927db329d049da7e52e79eed20cb25a88;path=/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Rogatis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559689v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790809v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01606880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baritaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woehling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/diafnostic/presentation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capsis.cirad.fr/capsis/help_en/ecoaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/ecoaf/presentation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://composerdesbosquets.shinyapps.io/Version01/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nocetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Romagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0294-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M47HRVJW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soltysiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2004.00376.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4NPM51J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messeguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viruel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tobutt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune-Badara Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Chazelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Ferrandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repository.utl.pt/handle/10400.5/6764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a37aaceff4433cc3f33f408d7a4268b912b33188;origin=https://hal.archives-ouvertes.fr/hal-03592676;visit=swh:1:snp:82e75c46b017b60b093a3de2e5e70460b347ce30;anchor=swh:1:rel:59127048d3d7eb23d7fbcaf3b73434e681099c45;path=/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5d6f2287a9e2e08aaad3f31f833c82d50bcf3c88;origin=https://hal.archives-ouvertes.fr/hal-03592602;visit=swh:1:snp:340f6b6dd6aa5ed93b7d2374aca170b0f6a545ba;anchor=swh:1:rel:f417a67927db329d049da7e52e79eed20cb25a88;path=/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Rogatis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559689v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790809v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01606880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baritaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woehling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>