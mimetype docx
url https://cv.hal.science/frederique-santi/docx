--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2776,217 +2776,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merisier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les matériels forestiers de reproduction sélectionnés de merisier (prunus avium L.) : classement, provenances et variabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 46 (6), pp.629-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706181v1</w:t>
+                <w:t xml:space="preserve">hal-02573966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériels forestiers de reproduction sélectionnés de merisier (prunus avium L.) : classement, provenances et variabilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 46 (6), pp.629-638</w:t>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573966v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merisier : fiche de présentation du programme d'amélioration génétique</w:t>
               </w:r>
@@ -2998,51 +2998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Santi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5775,51 +5775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Frascaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7049,51 +7049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le merisier, Prunus avium L. (2n=2x=16) (Rosacées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10980,51 +10980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="799B1AFA"/>
+    <w:nsid w:val="4CBCC55F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11128,51 +11128,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD564237"/>
+    <w:nsid w:val="321522D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11276,51 +11276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="EC428BBB"/>
+    <w:nsid w:val="0277CD7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11513,51 +11513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/diafnostic/presentation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capsis.cirad.fr/capsis/help_en/ecoaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/ecoaf/presentation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://composerdesbosquets.shinyapps.io/Version01/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nocetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Romagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0294-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M47HRVJW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soltysiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2004.00376.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4NPM51J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messeguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viruel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tobutt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune-Badara Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Chazelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Ferrandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repository.utl.pt/handle/10400.5/6764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a37aaceff4433cc3f33f408d7a4268b912b33188;origin=https://hal.archives-ouvertes.fr/hal-03592676;visit=swh:1:snp:82e75c46b017b60b093a3de2e5e70460b347ce30;anchor=swh:1:rel:59127048d3d7eb23d7fbcaf3b73434e681099c45;path=/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5d6f2287a9e2e08aaad3f31f833c82d50bcf3c88;origin=https://hal.archives-ouvertes.fr/hal-03592602;visit=swh:1:snp:340f6b6dd6aa5ed93b7d2374aca170b0f6a545ba;anchor=swh:1:rel:f417a67927db329d049da7e52e79eed20cb25a88;path=/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Rogatis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559689v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790809v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01606880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baritaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woehling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/diafnostic/presentation/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://capsis.cirad.fr/capsis/help_en/ecoaf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.models-agroforestry.eu/ecoaf/presentation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://composerdesbosquets.shinyapps.io/Version01/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634671v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Migeot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/54352" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vall&#233;e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gavaland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Liagre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nocetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Romagnoli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rondouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659516v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurana Serres-Giardi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X10-100" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658558v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-009-0294-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M47HRVJW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654288v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Soltysiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658365v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007030" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;nard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Russel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0329.2004.00376.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4NPM51J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685232v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705263v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Messeguer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viruel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tobutt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699570v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05313936v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alioune-Badara Diouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Yang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Chazelles" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235083v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Warlop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580561v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560056v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doria Courcier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605440v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796424v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807117v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605408v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606949v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805922v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Frascaria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774595v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604792v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Ferrandez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.repository.utl.pt/handle/10400.5/6764" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a37aaceff4433cc3f33f408d7a4268b912b33188;origin=https://hal.archives-ouvertes.fr/hal-03592676;visit=swh:1:snp:82e75c46b017b60b093a3de2e5e70460b347ce30;anchor=swh:1:rel:59127048d3d7eb23d7fbcaf3b73434e681099c45;path=/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Warlop" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592602v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:5d6f2287a9e2e08aaad3f31f833c82d50bcf3c88;origin=https://hal.archives-ouvertes.fr/hal-03592602;visit=swh:1:snp:340f6b6dd6aa5ed93b7d2374aca170b0f6a545ba;anchor=swh:1:rel:f417a67927db329d049da7e52e79eed20cb25a88;path=/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805542v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268046v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart de Cuyper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna de Rogatis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_10" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819757v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595047v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559689v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sale" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790809v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01606880v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790807v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bachevillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sotteau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793931v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235802v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baritaux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Savoie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607295v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Woehling" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800674v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799690v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806053v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587612v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847446v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Arbez" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ducousso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Petit" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baradat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02854188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>