--- v0 (2026-03-26)
+++ v1 (2026-04-28)
@@ -643,299 +643,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies textuelles à base de l'ingénierie d'invite</w:t>
+                <w:t xml:space="preserve">Annotation of Messages from Social Media for Influencer Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yizhou Xu</w:t>
+                <w:t xml:space="preserve">Kévin Deturck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kata Gábor</w:t>
+                <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Khouas</w:t>
+                <w:t xml:space="preserve">Namrata Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Segond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues, Jun 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">LAW-XVI - 16th Linguistic Annotation Workshop (LAW-XVI) @LREC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053932v1</w:t>
+                <w:t xml:space="preserve">hal-04066269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of Messages from Social Media for Influencer Detection</w:t>
+                <w:t xml:space="preserve">Détection d'anomalies textuelles à base de l'ingénierie d'invite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Deturck</w:t>
+                <w:t xml:space="preserve">Yizhou Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Nouvel</w:t>
+                <w:t xml:space="preserve">Kata Gábor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Namrata Patel</w:t>
+                <w:t xml:space="preserve">Leila Khouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Segond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAW-XVI - 16th Linguistic Annotation Workshop (LAW-XVI) @LREC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">TALN 2022 - 29e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues, Jun 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066269v1</w:t>
+                <w:t xml:space="preserve">hal-04053932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERTIM@MC2: Diversified Argumentative Tweets Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Deturck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parantapa Goswami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Segond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1193,51 +1193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche hybride pour la détection d'influenceurs dans les médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Namrata Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,269 +1295,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProVoc : une ontologie pour décrire des produits sur le Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting Semantic Spreading Activation to Entity Linking in text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Nooralahzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Segond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2016 : 27es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NLDB 2016 - 21st International Conference on Applications of Natural Language to Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332515v1</w:t>
+                <w:t xml:space="preserve">hal-01332626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Semantic Spreading Activation to Entity Linking in text</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ProVoc : une ontologie pour décrire des produits sur le Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Nooralahzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederique Segond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLDB 2016 - 21st International Conference on Applications of Natural Language to Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">IC2016 : 27es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332626v1</w:t>
+                <w:t xml:space="preserve">hal-01332515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event Extraction for Legal Case Building and Reasoning</w:t>
               </w:r>
@@ -2136,51 +2136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Tvardik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Segond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Metzger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2018.06.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gicquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bouvry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04053932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhou Xu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khouas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parantapa Goswami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Partalas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332515v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Nooralahzadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lagos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Castellani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O'Neill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16327-2_14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Osmuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popovici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domoina Rabarijaona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Proux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Perreira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Tvardik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Segond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Metzger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2018.06.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gicquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bouvry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04053932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhou Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khouas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parantapa Goswami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Partalas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Nooralahzadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lagos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Castellani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O'Neill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16327-2_14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Osmuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popovici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domoina Rabarijaona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Proux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Perreira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>