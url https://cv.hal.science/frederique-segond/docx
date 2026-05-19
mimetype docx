--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -967,355 +967,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement d'une base de connaissance par annotation automatique de textes relatifs à la cosmétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche hybride pour la détection d'influenceurs dans les médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Namrata Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molka Tounsi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ioannis Partalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Segond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.104-114</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570108v1</w:t>
+                <w:t xml:space="preserve">hal-01570110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de relations pour le peuplement d'une base de connaissance à partir de tweets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peuplement d'une base de connaissance par annotation automatique de textes relatifs à la cosmétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molka Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC2017 - Conférence Extraction et Gestion des Connaissances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.104-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473718v1</w:t>
+                <w:t xml:space="preserve">hal-01570108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche hybride pour la détection d'influenceurs dans les médias sociaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de relations pour le peuplement d'une base de connaissance à partir de tweets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Partalas</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cabrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Segond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.115-120</w:t>
+              <w:t xml:space="preserve">EGC2017 - Conférence Extraction et Gestion des Connaissances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570110v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting Semantic Spreading Activation to Entity Linking in text</w:t>
               </w:r>
@@ -2136,51 +2136,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Tvardik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Segond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Metzger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2018.06.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gicquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bouvry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04053932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhou Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khouas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parantapa Goswami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Partalas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Nooralahzadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lagos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Castellani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O'Neill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16327-2_14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Osmuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popovici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domoina Rabarijaona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Proux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Perreira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109408v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Tvardik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Segond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Metzger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2018.06.002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103595v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gicquel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bouvry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bittar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005129v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Segond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Deturck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namrata Patel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04053932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhou Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata G&#225;bor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khouas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parantapa Goswami" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Partalas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473718v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332626v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Nooralahzadeh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332515v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Lagos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Castellani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacki O'Neill" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16327-2_14" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01332522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Osmuk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Popovici" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domoina Rabarijaona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Proux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Perreira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>