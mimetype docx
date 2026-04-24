--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« écri+, un dispositif en ligne d’évaluation, de formation et de certification des compétences écrites en français : le cas de la citation, entre formation et recherche »</w:t>
+                <w:t xml:space="preserve">écri+, un dispositif en ligne d’évaluation, de formation et de certification des compétences écrites en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah De Vogüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEISEL. Tecnologías para la investigación en segundas lenguas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/teisel.v1.37075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317862v1</w:t>
+                <w:t xml:space="preserve">hal-03762480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">écri+, un dispositif en ligne d’évaluation, de formation et de certification des compétences écrites en français</w:t>
+                <w:t xml:space="preserve">« écri+, un dispositif en ligne d’évaluation, de formation et de certification des compétences écrites en français : le cas de la citation, entre formation et recherche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah De Vogüé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederique Sitri</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEISEL. Tecnologías para la investigación en segundas lenguas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762480v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication discursive de l’université : comptes rendus et rapports scientifiques en diachronie. Présentation</w:t>
               </w:r>
@@ -357,51 +357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -429,226 +429,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse d’un compte rendu de réunion : dialogisme et genre de discours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Les écrits professionnels dans le secteur de la protection de l'enfance : de la description à la formation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/praxematique.7299⟩</w:t>
+              <w:t xml:space="preserve">Langues, Culture, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 7 La part langagière du travail. Un concept descriptif (n°1, dirigé par J. Boutet), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48384/IMIST.PRSM/lcs-v7i1.24932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074302v1</w:t>
+                <w:t xml:space="preserve">hal-04317875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les écrits professionnels dans le secteur de la protection de l'enfance : de la description à la formation »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La genèse d’un compte rendu de réunion : dialogisme et genre de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langues, Culture, Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 7 La part langagière du travail. Un concept descriptif (n°1, dirigé par J. Boutet), </w:t>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hétérogénéité énonciative et discours en interaction (2) : dialogalité, hétérogénéité énonciative et genres de l’écrit, 76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48384/IMIST.PRSM/lcs-v7i1.24932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.7299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317875v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Manifestation de l’accord dans la concession. Un point de vue d’analyse du discours »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n°31, sous la direction de G. Col et S. Hanote</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -667,217 +667,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestations de l’accord dans la concession : un point de vue d’analyse du discours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La vulnérabilité au prisme d’une situation d’entretien en protection de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bournel-Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boutanquoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Grossen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29</w:t>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696029v1</w:t>
+                <w:t xml:space="preserve">hal-03608376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité au prisme d’une situation d’entretien en protection de l’enfance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manifestations de l’accord dans la concession : un point de vue d’analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608376v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From boat to bags: The role of material chronotopes in adaptive sensemaking</w:t>
               </w:r>
@@ -902,51 +902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1032,51 +1032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1117,537 +1117,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routines discursives et séquentialité dans des écrits professionnels : la mise au jour d’une séquence évaluative ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitution d’un grand corpus d’écrits émergents et novices : principes et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah De Vogüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Veniard</w:t>
+                <w:t xml:space="preserve">Natacha Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Née</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17, p. 145-167. </w:t>
+              <w:t xml:space="preserve">, 2017, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.2880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782198v1</w:t>
+                <w:t xml:space="preserve">halshs-03686485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d’un grand corpus d’écrits émergents et novices : principes et méthodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Routines discursives et séquentialité dans des écrits professionnels : la mise au jour d’une séquence évaluative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Espinoza</w:t>
+                <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Perini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16, </w:t>
+              <w:t xml:space="preserve">, 2017, 17, p. 145-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.2737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03686485v1</w:t>
+                <w:t xml:space="preserve">hal-01782198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les routines, une catégorie pour l'analyse de discours : le cas des rapports éducatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Veniard</w:t>
+                <w:t xml:space="preserve">Constitution d’un grand corpus d’écrits émergents et novices : principes et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Née</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Brigitte Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d’annotation et de traitement, 16, pp.65-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349646v1</w:t>
+                <w:t xml:space="preserve">halshs-01705660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d’un grand corpus d’écrits émergents et novices : principes et méthodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natacha Espinosa</w:t>
+                <w:t xml:space="preserve">Les routines, une catégorie pour l'analyse de discours : le cas des rapports éducatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Garcia</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.71-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.3939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01705660v1</w:t>
+                <w:t xml:space="preserve">hal-01349646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RDA et genres du « tenant lieu »: le cas du « compte-rendu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Investigacoes- Linguística e Teoria Literária</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, representaça do discursos 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1672,77 +1672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l'écrit universitaire : un terrain pour la linguistique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1780,51 +1780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop your boat!' : the discursive co-construction of project renewal. The case of the Darwin mountaineering expedition in Patagonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Musca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1901,77 +1901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards de linguistes. Les routines d’écriture dans les rapports éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61, pp.36-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2009,51 +2009,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figement et configuration textuelle : les segments de discours répétés dans les rapports éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2117,51 +2117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 157-158, pp.47-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2189,407 +2189,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une formation linguistique aux écrits professionnels.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">De l'émergence à l'impact social des discours : hétérogénéités d'un corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.71-84</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187, pp.59-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730268v1</w:t>
+                <w:t xml:space="preserve">hal-00730267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une formation linguistique aux écrits professionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse pragmatique et dialogique de « Casse-toi pov’con »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.105-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.3305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00745335v1</w:t>
+                <w:t xml:space="preserve">hal-04137432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse pragmatique et dialogique de « Casse-toi pov’con »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pour une formation linguistique aux écrits professionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/praxematique.3305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04137432v1</w:t>
+                <w:t xml:space="preserve">hal-00730268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'émergence à l'impact social des discours : hétérogénéités d'un corpus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pour une formation linguistique aux écrits professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 187, pp.59-72</w:t>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153-154, pp.71-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730267v1</w:t>
+                <w:t xml:space="preserve">halshs-00745335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte et discours. Corpus, co-texte et analyse automatique du point de vue de l’analyse de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8, pp.85-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2614,64 +2614,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certes, un marqueur dialogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.121-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2735,64 +2735,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Katsiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 42, pp.100-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2811,3665 +2811,3868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité des discours didactiques et difficultés de lecture : le cas de la notion de registre dans les manuels de lycée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thématisations multiples et construction des objets de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35</w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00551202v1</w:t>
+                <w:t xml:space="preserve">halshs-00551203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thématisations multiples et construction des objets de discours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hétérogénéité des discours didactiques et difficultés de lecture : le cas de la notion de registre dans les manuels de lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00551203v1</w:t>
+                <w:t xml:space="preserve">halshs-00551202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discursive routines and speakers status in university councils' minutes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formes et enjeux de la récursivité de la RDA : une entrée par le genre de discours. Le cas du compte rendu de conseil d’administration universitaire (1984-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Premat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">« Il m’a reproché d’avoir dit que… » La récursivité de la représentation du discours autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joël Zufferey, Jun 2026, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384234v1</w:t>
+                <w:t xml:space="preserve">hal-05575879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political dimension of councils’ minutes in small towns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une archive numérique de comptes rendus de conseils d’administration universitaire (1986-2018) annotée pour l’analyse de la représentation des prises de parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Premat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Premat</w:t>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">10e Congrès mondial de la linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UR4521 GRAMMATICA, Université d'Artois, Jul 2026, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384239v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets argumentatifs de « selon » marqueur de modalisation en assertion seconde : une perspective générique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discursive routines and speakers status in university councils' minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Premat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lethier</w:t>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Nantes Université, May 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012025v1</w:t>
+                <w:t xml:space="preserve">hal-05384234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fac et son temps : Explorations textométriques d'un corpus diachronique de comptes rendus universitaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Political dimension of councils’ minutes in small towns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Premat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Corpus Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746790v1</w:t>
+                <w:t xml:space="preserve">hal-05384239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exploration textométrique d’un corpus annoté et analyse discursive des évolutions du genre compte rendu de conseils de réunion en diachronie »</w:t>
+                <w:t xml:space="preserve">La fac et son temps : Explorations textométriques d'un corpus diachronique de comptes rendus universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lethier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ilaine Wang</w:t>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Journée Linguistique de Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Université Paris Est Créteil, France</w:t>
+              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286353v1</w:t>
+                <w:t xml:space="preserve">hal-04746790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Approches de l’hétérogénéité discursive »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets argumentatifs de « selon » marqueur de modalisation en assertion seconde : une perspective générique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Dylis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Université de Rouen, France</w:t>
+              <w:t xml:space="preserve">36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque international du CerLiCO : Marqueurs modaux, énonciation et argumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, May 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318097v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Literacy and discourse analysis : lists and tables of numerical data in minutes of university councils of the University of Nanterre from 1971 to the present »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Writing Research Across Borders 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Norwegian University of Science and Technology (NTNU), Trondheim (Norvège), France</w:t>
+              <w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306321v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederique Sitri</w:t>
+                <w:t xml:space="preserve">« Genre et formation discursive, retour sur deux catégories centrales de l’AD »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t>
+              <w:t xml:space="preserve">Séminaire Discours et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Paris V, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286306v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’annotation de la RDA : enjeux et problèmes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« La fabrication discursive de l’université : comptes rendus et rapports scientifiques en diachronie », présentation du numéro des Cahiers de praxématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe Représentation du dire et du discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Praxiling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Université de Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313858v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les transformations de l’ESR au prisme de l’analyse discursive des comptes rendus de conseils et des rapports scientifiques »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Exploration textométrique d’un corpus annoté et analyse discursive des évolutions du genre compte rendu de conseils de réunion en diachronie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Née</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e colloque du RESUP : Fin d'un monde, nouveau monde ? Penser les changements des systèmes d'enseignement supérieur et de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RESUP, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11e Journée Linguistique de Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286278v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Genre et formation discursive, retour sur deux catégories centrales de l’AD »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Approches de l’hétérogénéité discursive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Discours et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Paris V, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Dylis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318107v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La fabrication discursive de l’université : comptes rendus et rapports scientifiques en diachronie », présentation du numéro des Cahiers de praxématique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Literacy and discourse analysis : lists and tables of numerical data in minutes of university councils of the University of Nanterre from 1971 to the present »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Praxiling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Université de Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international Writing Research Across Borders 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Norwegian University of Science and Technology (NTNU), Trondheim (Norvège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318094v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Hétérogénéité discursive et énonciation sous l’angle de la catégorie du « genre de discours »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Balisage en XML-TEI d’un corpus diachronique de compte-rendu de conseils d’universités et de rapports de laboratoires : principes et méthodes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lethier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoriy Manucharian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">Frederique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication aux Rencontres de linguistique de l’énonciation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées d’études Élaboration d’outils pour l’histoire du livre, de l’écrit et de la lecture à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Université Paris Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318072v1</w:t>
+                <w:t xml:space="preserve">hal-04286306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élaboration d'un modèle d'annotation de la Représentation du Discours Autre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’annotation de la RDA : enjeux et problèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représentation du discours autre et genres de discours : de l’annotation aux enjeux communicatifs et éducatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Créteil, Mar 2022, Créteil, France</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe Représentation du dire et du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257031v1</w:t>
+                <w:t xml:space="preserve">hal-05313858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le ‘genre de discours’ en analyse du discours : définition, propriétés, opérativité »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« La notion de ‘fonction’ dans le champ du discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">intervention au séminaire « Le genre bref »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Séminaire " Epistémologie des sciences du langage "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Godart-Wendling (Modyco), 2022, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318128v1</w:t>
+                <w:t xml:space="preserve">hal-04318119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La notion de ‘fonction’ dans le champ du discours »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Hétérogénéité discursive et énonciation sous l’angle de la catégorie du « genre de discours »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire " Epistémologie des sciences du langage "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Godart-Wendling (Modyco), 2022, Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Communication aux Rencontres de linguistique de l’énonciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318119v1</w:t>
+                <w:t xml:space="preserve">hal-04318072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">discutante de la présentation, en présence des auteurs, de l'ouvrage publié par Cécile Canut, Felix Danos, Manon Him-Aquili et Caroline Panis (CERLIS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'élaboration d'un modèle d'annotation de la Représentation du Discours Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire présentation ouvrage "Le langage, une pratique sociale, PUFC, 2019"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céditec, 2021, Université Paris-Est Créteil, France</w:t>
+              <w:t xml:space="preserve">Représentation du discours autre et genres de discours : de l’annotation aux enjeux communicatifs et éducatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Mar 2022, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318137v1</w:t>
+                <w:t xml:space="preserve">hal-04257031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Autour de la notion de « conditions de production » en analyse du discours : des formations discursives aux genres de discours…et retour »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Le ‘genre de discours’ en analyse du discours : définition, propriétés, opérativité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque FoReLLIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">intervention au séminaire « Le genre bref »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Université Paris 3 - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318084v1</w:t>
+                <w:t xml:space="preserve">hal-04318128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La fabrique du compte rendu : analyse discursive et génétique des comptes rendus de réunion de conseils d’université (Nanterre 1971-1976) »</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">discutante de la présentation, en présence des auteurs, de l'ouvrage publié par Cécile Canut, Felix Danos, Manon Him-Aquili et Caroline Panis (CERLIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and power in a polycentric world (DNC3-ALED), Discourses across languages, cultures and space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Université de Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Séminaire présentation ouvrage "Le langage, une pratique sociale, PUFC, 2019"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céditec, 2021, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328014v1</w:t>
+                <w:t xml:space="preserve">hal-04318137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Analyse du discours et activités professionnelles : la médiation par les genres »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Autour de la notion de « conditions de production » en analyse du discours : des formations discursives aux genres de discours…et retour »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Travail et langage : une approche interdisciplinaire, Sophiapol (philosophie politique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Université Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque FoReLLIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286584v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ArchivU : objectifs, méthodes et premiers résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« Analyse du discours et activités professionnelles : la médiation par les genres »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MoDyCo (UMR 7114, Paris Nanterre), Mar 2019, Paris Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque Travail et langage : une approche interdisciplinaire, Sophiapol (philosophie politique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Université Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081038v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Working through paradoxes’: the dynamic of texts and talks during the Darwin Expedition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">« La fabrique du compte rendu : analyse discursive et génétique des comptes rendus de réunion de conseils d’université (Nanterre 1971-1976) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Knowledge and power in a polycentric world (DNC3-ALED), Discourses across languages, cultures and space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224898v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Working through paradoxes’: the dynamic of texts and talks during the Darwin Expedition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le projet ArchivU : objectifs, méthodes et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGOS, Jul 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MoDyCo (UMR 7114, Paris Nanterre), Mar 2019, Paris Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004816v1</w:t>
+                <w:t xml:space="preserve">hal-04081038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balisage et annotation d'un corpus diachronique de comptes rendus universitaires (1964 à nos jours)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">‘Working through paradoxes’: the dynamic of texts and talks during the Darwin Expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Musca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Née</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NACLA2 - Corpus et textes de représentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081021v1</w:t>
+                <w:t xml:space="preserve">hal-04224898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boat and the Camera during the Darwin Expedition: Examining the Temporal and Spatial Constitution of Paradox</w:t>
+                <w:t xml:space="preserve">‘Working through paradoxes’: the dynamic of texts and talks during the Darwin Expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Musca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mellet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGOS Colloquium, Naples, July 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+              <w:t xml:space="preserve">34th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGOS, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639394v1</w:t>
+                <w:t xml:space="preserve">hal-05004816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'annotation du pronom &amp;quot; nous &amp;quot; dans un corpus de rapports éducatifs. Objectifs, méthodes, résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Balisage et annotation d'un corpus diachronique de comptes rendus universitaires (1964 à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaine Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Née</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.495-506</w:t>
+              <w:t xml:space="preserve">NACLA2 - Corpus et textes de représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070623v1</w:t>
+                <w:t xml:space="preserve">hal-04081021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche des routines discursives dans les écrits professionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Boat and the Camera during the Darwin Expedition: Examining the Temporal and Spatial Constitution of Paradox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Musca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Veniard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah De Vogüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd EGOS Colloquium, Naples, July 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01052318v1</w:t>
+                <w:t xml:space="preserve">hal-01639394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Drop your boat”. A discursive study of an episode of project renewal. The case of the Darwin mountaineering expedition in Patagonia”</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'annotation du pronom &amp;quot; nous &amp;quot; dans un corpus de rapports éducatifs. Objectifs, méthodes, résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">JADT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.495-506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740964v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques remarques sur les traductions de Le Marxisme et la philosophie du langage&amp;quot; , séminaire Modyco : &amp;quot; L'actualité de Voloshinov/Bakhtine et les sciences du langage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Remi Camus</w:t>
+                <w:t xml:space="preserve">Pour une approche des routines discursives dans les écrits professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Née</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Modyco : " L'actualité de Voloshinov/Bakhtine et les sciences du langage".</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Berlin, Allemagne. http://dx.doi.org/10.1051/shsconf/20140801195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140801195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205617v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">“Drop your boat”. A discursive study of an episode of project renewal. The case of the Darwin mountaineering expedition in Patagonia”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilda Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Musca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah de Vogüé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Conscila "Modèles et théories du genre en confrontation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">29th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05004834v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+                <w:t xml:space="preserve">Quelques remarques sur les traductions de Le Marxisme et la philosophie du langage&amp;quot; , séminaire Modyco : &amp;quot; L'actualité de Voloshinov/Bakhtine et les sciences du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Conscila "Modèles et théories du genre en confrontation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire Modyco : " L'actualité de Voloshinov/Bakhtine et les sciences du langage".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Modyco, Jan 2012, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00745341v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéités énonciatives : quelques formes de modalisation autonymique d'emprunt dans des genres de discours distincts</w:t>
+                <w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Modyco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée Conscila "Modèles et théories du genre en confrontation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00652258v1</w:t>
+                <w:t xml:space="preserve">halshs-05004834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéités énonciatives : quelques formes de modalisation autonymique d'emprunt dans des genres de discours distincts</w:t>
+                <w:t xml:space="preserve">Hétérogénéité des textes, hétérogénéité des genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Croisements-Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Journée Conscila "Modèles et théories du genre en confrontation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00600021v1</w:t>
+                <w:t xml:space="preserve">halshs-00745341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de Navilire pour le repérage du discours direct dans des textes appartenant à des genres différents</w:t>
+                <w:t xml:space="preserve">Hétérogénéités énonciatives : quelques formes de modalisation autonymique d'emprunt dans des genres de discours distincts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'utilisation de navilire pour le repérage du discours direct dans des textes appartenant à des genres différents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Limerick, Irlande</w:t>
+              <w:t xml:space="preserve">séminaire Modyco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00418611v1</w:t>
+                <w:t xml:space="preserve">halshs-00652258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions du discours direct dans différents genres sociaux</w:t>
+                <w:t xml:space="preserve">Hétérogénéités énonciatives : quelques formes de modalisation autonymique d'emprunt dans des genres de discours distincts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque IADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Barcelone, France</w:t>
+              <w:t xml:space="preserve">Colloque Croisements-Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423032v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00600021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation du discours autre</w:t>
+                <w:t xml:space="preserve">Formes et fonctions du discours direct dans différents genres sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Boré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rhapsodie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque IADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05004793v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du discours autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Rhapsodie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05004793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation de Navilire pour le repérage du discours direct dans des textes appartenant à des genres différents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'utilisation de navilire pour le repérage du discours direct dans des textes appartenant à des genres différents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Limerick, Irlande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00418611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation du discours autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Rhapsodie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00650970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6479,1168 +6682,1168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Glikman; Hava Bat Zeev Shyldkrot; Sabine Lehmann; Frédérique Sitri; Thomas Verjans. Presses universitaires Savoie Mont Blanc, 2021, Langages, 2377410693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03549184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phraséologie et genres de discours : Patrons, Motifs et Routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">53, 2016, Lidil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation aux écrits professionnels : des écrits en situation de travail aux dispositifs de formation. Revue Le discours et la langue 5(2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laborde-Milaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Libre de Bruxelles, pp.205, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00997888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse du discours et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pugnière-Saavedra Frederic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Champion, pp.496, 2012, Colloques, congrès et conférences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse de discours dans la société : engagement du chercheur et demande sociale,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Veniard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, pp.504, 2012, ISBN 978-2-7453-2456-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hétérogène à l'oeuvre dans la langue et dans les discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Branca-Rosoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Oppermann-Marsaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Lucas, pp.500, 2012, 978-2-3593-5049-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de discours et demande sociale : le cas des écrits de signalement &amp;quot; (In memoriam André Collinot)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de discours et demande sociale Le cas des écrits de signalement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Presses Sorbonne nouvelle, pp.180, 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de la Sorbonne Nouvelle, pp.159, 2008, ISBN 9782878544305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00547929v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usagers évaluateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Briens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Déchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delcambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 204p., 2008, 978-2-84874-074-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de discours et demande sociale Le cas des écrits de signalement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse de discours et demande sociale : le cas des écrits de signalement &amp;quot; (In memoriam André Collinot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Cislaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pugniere - Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de la Sorbonne Nouvelle, pp.159, 2008, ISBN 9782878544305</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne nouvelle, pp.180, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940641v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00547929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les constructions prépositionnelles déviantes dans les écrits des étudiants : de la didactique à la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Julie Glikman, Hava Bat Zeev Shyldkrot, Sabine Lehmann, Frédérique Sitri, Thomas Verjans. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire LLISETI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.11-20, 2021, 978-2-37741-069-9</w:t>
+              <w:t xml:space="preserve">De la diachronie à la synchronie et vice-versa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Haute Savoie Mont Blanc, 2021, 978-2-37741-069-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03549193v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions prépositionnelles déviantes dans les écrits des étudiants : de la didactique à la linguistique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Laboratoire LLISETI. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Glikman, Hava Bat Zeev Shyldkrot, Sabine Lehmann, Frédérique Sitri, Thomas Verjans. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la diachronie à la synchronie et vice-versa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Haute Savoie Mont Blanc, 2021, 978-2-37741-069-9</w:t>
+              <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.11-20, 2021, 978-2-37741-069-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224867v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical Change in an Extreme Context: Mountaineers Conquering the Darwin Cordillera in Patagonia (Chapter 17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Musca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7662,955 +7865,955 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Rouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilda Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Lièvre; Monique Aubry; Gilles Garel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of Extreme Situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-252, 2019, 9781786301291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119663041.ch17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figement et configuration textuelle : les segments de discours répétés dans les rapports éducatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Bolly, Lisbeth Degand </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Across the Line of Speech and Writing Variation. Corpora and Language in Use – Proceedings 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Louvain, pp.165-183, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes interprétatives de représentation du discours autre dans le genre du compte rendu : analyse de différents types d'indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">le discours rapporté et ses marques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.137-158, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il peut exprimer ses difficultés : une lecture &amp;quot; évènementielle &amp;quot; de pouvoir dans des rapports de travailleurs sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire l'événement. Langage, mémoire, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, pp.73-83, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pugnière-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse de discours dans la société : engagement du chercheur et demande sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-21, 2012, Colloques, congrès et conférences Sciences du langage, 9782745324566</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de RDA et genres : le cas du discours direct dans les récits de cure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'hétérogène à l'oeuvre dans la langue et dans les discours. Hommage à Jacqueline Authier-Revuz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, pp.227-239, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pugniere - Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse du discours dans la société. Engagement du chercheur et demande sociale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, pp.7-21, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation du discours autre dans des signalements d'enfants en danger : une parole interprétée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Cislaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La circulation des discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Nota Bene, pp.57-73, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer et évaluer dans les rapports éducatifs : de la représentation d'un dire singulier à la description d'une situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carnets du Cediscor, 10, analyse de discours et demande sociale ! le cas des écrits de signalement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne nouvelle, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes épistémologiques en analyse de discours : le cas de l'énoncé concessif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Leiser Baronas et Fabiana Komesu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homenagem A Michel Pêcheux -- 25 Anos De Presença Na Análise Do Discurso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mercado de Letras, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROBLEMES EPISTEMOLOGIQUES EN ANALYSE DU DISCOURS : LE CAS DE L'ENONCE CONCESSIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garnier Sylvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homenagem a Michel Pêcheux. 25 anos de presença na analise do discurso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mercado de Letras (Campinas, Brésil), pp.99-106, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8620,162 +8823,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Genre de discours » et/ou « formation discursive » : quelle articulation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.01001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202213801001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un itinéraire en analyse de discours : de la notion de &amp;quot;formation discursive&amp;quot; à celle de &amp;quot;genre de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8785,153 +8988,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le texte : approche génétique de comptes rendus de conseils d’université (Nanterre, 1971-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503824v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer et évaluer dans les rapports éducatifs : de la représentation d'un dire singulier à la description d'une situation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8941,91 +9144,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours en analyse du discours : enjeux et méthode. Autour d'écrits professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Universite Sorbonne nouvelle-Paris3, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01660298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9035,444 +9238,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des thèmes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Types de progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Salvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah De Vogüé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Licence. J'améliore mon français écrit - Modules de français pour les études supérieures, https://moodle.luniversitenumerique.fr/pluginfile.php/58412/mod_resource/content/2/co/module_J2-4-Identification_des_themes.html, France. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. J'améliore mon français écrit - Modules de français pour les études supérieures, https://moodle.luniversitenumerique.fr/pluginfile.php/58414/mod_resource/content/2/co/module_J2-4-Progresser.html, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501379v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Types de progression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification des thèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah De Vogüé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Salvan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Licence. J'améliore mon français écrit - Modules de français pour les études supérieures, https://moodle.luniversitenumerique.fr/pluginfile.php/58414/mod_resource/content/2/co/module_J2-4-Progresser.html, France. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. J'améliore mon français écrit - Modules de français pour les études supérieures, https://moodle.luniversitenumerique.fr/pluginfile.php/58412/mod_resource/content/2/co/module_J2-4-Identification_des_themes.html, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501397v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique de la citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. J'améliore mon français écrit - Modules de français pour les études supérieures, http://uoh.univ-montp3.fr/j_ameliore_ma_maitrise_du_francais/portail/, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citations avec guillemets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. J'améliore mon français écrit - Modules de français pour les études supérieures, http://uoh.univ-montp3.fr/j_ameliore_ma_maitrise_du_francais/portail/, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autres outils pour citer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. http://uoh.univ-montp3.fr/j_ameliore_ma_maitrise_du_francais/portail/, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9619,51 +9822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/teisel.v1.37075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v7i1.24932" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bournel-Bosson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutanquoi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grossen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01928127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Musca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01975340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782198v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinoza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2737" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349646v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04137432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3305" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551202v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384234v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04306321v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313858v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318072v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318128v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318137v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286584v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224898v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070623v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801195" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01740964v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sitri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Camus" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418611v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549184v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hava Bat-Zeev Shyldkrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336578v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugni&#232;re-Saavedra Frederic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547929v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugniere - Saavedra" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03623652v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne D&#233;chaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/les-usagers-evaluateurs-9782848740744" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940641v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549193v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224867v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04084765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch17" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465657v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070656v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120323v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugni&#232;re-Saavedra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/7942-book-08532456-9782745324566.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743800v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519161v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Sylvie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707066v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503824v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01660298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Salvan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520432v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520411v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520437v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/teisel.v1.37075" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317862v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04087733v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.8135" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v7i1.24932" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.7299" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317880v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bournel-Bosson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boutanquoi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Grossen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01928127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Musca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rouleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.212.0705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01975340v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Perini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2737" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie N&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2880" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Espinosa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349646v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3939" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rinck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Cislaru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.3606" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730267v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04137432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3305" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730268v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465638v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Katsiki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551202v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigoriy Manucharian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286353v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04306321v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318119v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04286584v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081038v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004816v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04081021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052318v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140801195" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01740964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sitri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Camus" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600021v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423032v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650970v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549184v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hava Bat-Zeev Shyldkrot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336578v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00997888v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Plane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pugni&#232;re-Saavedra Frederic" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743805v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03623652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Briens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne D&#233;chaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delcambre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/les-usagers-evaluateurs-9782848740744" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00547929v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugniere - Saavedra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04084765v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119663041.ch17" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01465657v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070654v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pugni&#232;re-Saavedra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/7942-book-08532456-9782745324566.html" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519161v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551232v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519176v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Sylvie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213801001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707066v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503824v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01660298v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Salvan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501379v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520432v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520411v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520437v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>