--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1,144 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frédérique TURBOUT </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">frederique-turbout</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-7529-9516</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">06910705X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -147,1077 +156,4934 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations socio-spatiales et vieillissement des zones littorales sous l'effet de migrations de populations agées : comparaison France-Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...49 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université de Caen Normandie, 2001. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...274 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2001CAEN1332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
-[...443 lines deleted...]
-                <w:t xml:space="preserve">hal-00324916v1</w:t>
+                <w:t xml:space="preserve">tel-05561800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis et limites de la coopération transnationale dans les Caraïbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Régions en évolution. Transitions, renouvellements et formes émergentes de régionalisation, 4, [18 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12w7b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The usefulness of food web models in the ecosystem services framework: Quantifying, mapping, and linking services supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63, 14 p. /101550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2023.101550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations sociospatiales comme cadre conceptuel d’analyse des pôles territoriaux de coopération économique (PTCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 747, pp.33-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.747.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialized ecological network analysis for ecosystem-based management: effects of climate change, marine renewable energy, and fishing on ecosystem functioning in the Bay of Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Araignous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourdaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassen Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (4), pp.1098-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsac026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires et enjeux du maritime en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le Normandie dix siècles d'ouverture sur le monde, 17, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche en chiffres dans l'espace Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.10-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les îles Anglo-normandes au cœur de l'Espace Manche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les îles Anglo-Normandes, entre passé et présent, 10 (1), pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/etnor.2019.3913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations caribéennes. Entre rêve et amertume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1574, pp.30-35. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geo.1574.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement de la population caribéenne, une mosaïque de situations, un enjeu pour demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L'économie de la Caraïbe, 43-44, [17 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudescaribeennes.16908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Caraïbes, mosaïque de populations, terre de migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Guerre(s) &amp; Paix - Géopolitique des conflits, 55, pp.46-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Manche post Brexit, un &amp;quot;espace-monde&amp;quot; entre France et Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Shurmer-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.12-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02376522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes migrations des retraités européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Architecture d'Aujourd'hui 'A'A'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vieillir. Getting old, 341, pp.54-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillir en bord de mer. Quand vieillissement de la population rime avec arrivées de populations âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Détroits, 2 (1), pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/htn.2002.2804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie du vieillissement démographique transmanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et documents de la Maison de la recherche en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (8), pp.19-26, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La produzione geo-giuridica del Canale della Manica, tra fragilità e cambiamento climatico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matteo Nicolini; Giuseppe Rigobello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Verso le foci». Itinerari geo-giuridici tra terra e mare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DeriveApprodi, pp.59-94, 2025, (DA University Books), 9788865486733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interventions humaines le long du littoral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandric Lesourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pichocki-Seyfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Maquaire; Stéphanie Detourbe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques et évolution du littoral. Fascicule 3, Synthèse des connaissances du cap d'Antifer au cap de la Hague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition Cerema, pp.193-239, 2019, (Connaissances), 978-2-37180-313-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieterich Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France des 13 régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 319 p., 2017, (Collection U. Géographie), 978-2-200-61536-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans le croissant fertile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Buléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de la Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Autrement, pp.24-25, 2007, (Atlas-monde)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Buléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas de la Basse-Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Autrement, pp.56-57, 2007, (Atlas-monde), 978-2-7467-0887-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace social, lecture géographique des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Di Méo; Pascal Buléon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace social, lecture géographique des sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.217-234, 2005, (Collection U. Géographie), 978-2-2002-6892-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Caraïbe, un carrefour essentiel au trafic de drogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/710/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kingston Freeport, port jamaïcain ou port chinois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/165/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essequibo : territoire &amp;quot;réclamé&amp;quot;, territoire convoité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/138/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niveau de développement et situation démographique 2002-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/185/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saison cyclonique 2024-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/158/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles routes maritimes du trafic transmanche post-brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Transmanche - Espace Manche [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 p. [https://atlas-transmanche.certic.unicaen.fr/fr/page-539.html]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles routes du trafic transmanche post-brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://atlas-transmanche.certic.unicaen.fr/fr/study/510/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit&amp;quot; hier, &amp;quot;Bregret&amp;quot; aujourd'hui...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Transmanche - Espace Manche [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [3 p.] https://atlas-transmanche.certic.unicaen.fr/fr/page-538.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités pendulaires et macrocéphalies urbaine et professionnelle : le cas de la Guadeloupe et de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Bégot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/63/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bassin caribéen, théâtre affirmé d'une guerre d'influence sino-étasunienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/143/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Manche, traversées irrégulières et nouvelles mesures franco-britanniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Transmanche - Espace Manche [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [4 p.] https://atlas-transmanche.certic.unicaen.fr/fr/page-537.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saison cyclonique 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/168/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry 2022 (été)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Transmanche - Espace Manche [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, [4 p. https://atlas-transmanche.certic.unicaen.fr/fr/page-536.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche dans le bassin Caraïbe, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/130/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/15/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme de croisière, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/65/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traversées irrégulières : La Manche, une nouvelle Méditerranée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Transmanche - Espace Manche [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [4 p.] https://atlas-transmanche.certic.unicaen.fr/fr/page-533.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le transport maritime transmanche à l'épreuve du Brexit et de la pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Transmanche - Espace Manche [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, [6 p.] https://atlas-transmanche.certic.unicaen.fr/fr/page-532.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sargasses, un nouveau risque pour la Caraïbe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/148/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saison cyclonique 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/82/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mosquitia, protectorat anglais dans les colonies indépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Toro-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/23/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement humain (2017-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/200/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus de &amp;quot;réincorporation nationale&amp;quot; et de créolisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Toro-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/144/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chlordécone aux Antilles, retour sur un désastre annoncé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/208/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations 2010-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/201/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclones, une vulnérabilité très liée au développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/38/]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillissement de la population (2005-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, https://atlas-caraibe.certic.unicaen.fr/es/study/85/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un patchwork démographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, https://atlas-caraibe.certic.unicaen.fr/fr/study/164/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieillir en bord de mer. Conséquences des migrations de retraite sur les littoraux transmanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vieillissement démographique de la zone transmanche, analyse d'un facteur de vieillissement de la population : les migrations de retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996, 170 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le port de Caen-Ouistreham, porte d'entrée sur l'Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas social de Caen. De l’agglomération à la métropole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Canal de Panama : enjeux techniques et géostratégiques d'un canal interocéanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Au cœur des détroits : l’évolution des infrastructures et leur rôle dans les réseaux globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR DéCoDé - ULCO TVES, Dec 2025, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mer de la Manche, une symbiose fragile : la production géo-juridique, entre prévention et protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattéo Nicolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«Verso le foci». Itinerari geo-giuridici tra terra e mare, «Vers les bouches». Itinéraires géo-juridiques entre terre et mer,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Verona, May 2025, Vérone, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaisance et station balnéaire, deux modèles de diffusion à partir d'un même bassin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopolitique de la Normandie dans le monde, circulations des idées et des hommes, une perspective longue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cerisy Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis et limites de la coopération transnationale dans les Caraïbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ReCMA : Coopération régionale dans les zones maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RECMA, Sep 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas numériques transmanche et Caraïbe : donner à voir et à comprendre les bassins maritimes transfrontaliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Daret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées interdisciplinaires du Gis : Traces, patrimoines matériels &amp; immatériels des socio-écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Histoire et sciences de la mer, Sep 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manche/Mer du Nord : coopétition autour d'un espace maritime et portuaire à partager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Séminaire : Nouvelle(s) frontière(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation Générale au développement de l'Axe Nord, Jun 2021, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration dans la Caraïbe, bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44ème Conférence Annuelle de l’Association d’Etudes Caribéennes (AEC) : La Caraïbe par temps de Tempête : Ethnicités, Résistances territoriales et Poétiques épistémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caribbean Studies Association, Jun 2019, Santa Marta, Colombie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénouer les liens : un divorce euro-britannique complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Festival de Géopolitique de Grenoble (FGG2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École de Management de Grenoble, May 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dover Strait, English Channel: global maritime 'choke point' under constant pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Shurmer-Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium : Transnational Cooperation towards Enhancing Ocean Governance : Sharing Experiences and Best Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MIMA (Maritime Institute of Malaysia), Jun 2015, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1227,1321 +5093,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux majeurs des DROM. La perspective du bassin Caraïbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées économiques des Outre-Mer 2022. Actes de la Recherche Ultra Marine (ARUM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05130013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Carte (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essequibo, un territoire réclamé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...974 lines deleted...]
-                <w:t xml:space="preserve">hal-05149866v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2609,51 +5373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6E84432"/>
+    <w:nsid w:val="4ACBE212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2840,51 +5604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-turbout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7529-9516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06910705X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04842335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loew-Turbout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7b" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376229v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1574.0030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buleon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16908" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376255v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376522v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324917v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.2002.2804" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Nicolini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05133504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560069v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bul&#233;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-turbout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7529-9516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06910705X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loew-Turbout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001CAEN1332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04842335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.747.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1574.0030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buleon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.2002.2804" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Nicolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique B&#233;got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Toro-Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bul&#233;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05133504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>