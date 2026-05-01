--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -3122,165 +3122,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme 2018</w:t>
+                <w:t xml:space="preserve">Le tourisme de croisière, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/15/]</w:t>
+              <w:t xml:space="preserve">, 2021, 19 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/65/]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562186v1</w:t>
+                <w:t xml:space="preserve">hal-05562189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme de croisière, 2018</w:t>
+                <w:t xml:space="preserve">Tourisme 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/65/]</w:t>
+              <w:t xml:space="preserve">, 2021, 10 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/15/]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562189v1</w:t>
+                <w:t xml:space="preserve">hal-05562186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées irrégulières : La Manche, une nouvelle Méditerranée ?</w:t>
               </w:r>
@@ -3398,165 +3398,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sargasses, un nouveau risque pour la Caraïbe ?</w:t>
+                <w:t xml:space="preserve">Saison cyclonique 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 16 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/148/]</w:t>
+              <w:t xml:space="preserve">, 2020, 4 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/82/]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562202v1</w:t>
+                <w:t xml:space="preserve">hal-05562207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saison cyclonique 2020</w:t>
+                <w:t xml:space="preserve">Les sargasses, un nouveau risque pour la Caraïbe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/82/]</w:t>
+              <w:t xml:space="preserve">, 2020, 16 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/148/]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562207v1</w:t>
+                <w:t xml:space="preserve">hal-05562202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mosquitia, protectorat anglais dans les colonies indépendantes</w:t>
               </w:r>
@@ -5373,51 +5373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ACBE212"/>
+    <w:nsid w:val="E7111D9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5604,51 +5604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-turbout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7529-9516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06910705X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loew-Turbout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001CAEN1332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04842335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.747.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1574.0030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buleon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.2002.2804" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Nicolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique B&#233;got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562207v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Toro-Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bul&#233;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05133504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-turbout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7529-9516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06910705X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loew-Turbout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001CAEN1332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04842335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.747.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1574.0030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buleon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.2002.2804" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Nicolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique B&#233;got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Toro-Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bul&#233;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05133504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>