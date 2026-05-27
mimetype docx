--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -868,183 +868,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les migrations caribéennes. Entre rêve et amertume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1574, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geo.1574.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les îles Anglo-normandes au cœur de l'Espace Manche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les îles Anglo-Normandes, entre passé et présent, 10 (1), pp.37-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/etnor.2019.3913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561812v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-05561817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement de la population caribéenne, une mosaïque de situations, un enjeu pour demain</w:t>
               </w:r>
@@ -2495,227 +2495,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles routes maritimes du trafic transmanche post-brexit</w:t>
+                <w:t xml:space="preserve">Les nouvelles routes du trafic transmanche post-brexit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://atlas-transmanche.certic.unicaen.fr/fr/study/510/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brexit&amp;quot; hier, &amp;quot;Bregret&amp;quot; aujourd'hui...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Transmanche - Espace Manche [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 8 p. [https://atlas-transmanche.certic.unicaen.fr/fr/page-539.html]</w:t>
+              <w:t xml:space="preserve">, 2023, [3 p.] https://atlas-transmanche.certic.unicaen.fr/fr/page-538.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05566439v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brexit&amp;quot; hier, &amp;quot;Bregret&amp;quot; aujourd'hui...</w:t>
+                <w:t xml:space="preserve">Les nouvelles routes maritimes du trafic transmanche post-brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas Transmanche - Espace Manche [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, [3 p.] https://atlas-transmanche.certic.unicaen.fr/fr/page-538.html</w:t>
+              <w:t xml:space="preserve">, 2023, 8 p. [https://atlas-transmanche.certic.unicaen.fr/fr/page-539.html]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05566487v1</w:t>
+                <w:t xml:space="preserve">hal-05562217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités pendulaires et macrocéphalies urbaine et professionnelle : le cas de la Guadeloupe et de la Martinique</w:t>
               </w:r>
@@ -3122,165 +3122,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme de croisière, 2018</w:t>
+                <w:t xml:space="preserve">Tourisme 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 19 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/65/]</w:t>
+              <w:t xml:space="preserve">, 2021, 10 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/15/]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562189v1</w:t>
+                <w:t xml:space="preserve">hal-05562186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme 2018</w:t>
+                <w:t xml:space="preserve">Le tourisme de croisière, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/15/]</w:t>
+              <w:t xml:space="preserve">, 2021, 19 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/65/]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562186v1</w:t>
+                <w:t xml:space="preserve">hal-05562189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées irrégulières : La Manche, une nouvelle Méditerranée ?</w:t>
               </w:r>
@@ -3618,178 +3618,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement humain (2017-2018)</w:t>
+                <w:t xml:space="preserve">Les processus de &amp;quot;réincorporation nationale&amp;quot; et de créolisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Toro-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/200/]</w:t>
+              <w:t xml:space="preserve">, 2020, 23 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/144/]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562206v1</w:t>
+                <w:t xml:space="preserve">hal-05562215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de &amp;quot;réincorporation nationale&amp;quot; et de créolisation</w:t>
+                <w:t xml:space="preserve">Développement humain (2017-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Loew-Turbout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catalina Toro-Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas caraïbe. Une géographie politique [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/144/]</w:t>
+              <w:t xml:space="preserve">, 2020, 8 p. [https://atlas-caraibe.certic.unicaen.fr/fr/study/200/]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562215v1</w:t>
+                <w:t xml:space="preserve">hal-05562206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlordécone aux Antilles, retour sur un désastre annoncé</w:t>
               </w:r>
@@ -5373,51 +5373,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7111D9F"/>
+    <w:nsid w:val="D404100B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5604,51 +5604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-turbout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7529-9516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06910705X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loew-Turbout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001CAEN1332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04842335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.747.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1574.0030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buleon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.2002.2804" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Nicolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique B&#233;got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562189v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Toro-Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562206v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562215v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bul&#233;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05133504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/frederique-turbout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7529-9516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06910705X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561800v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Loew-Turbout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001CAEN1332" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04842335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12w7b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogu&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Araignous" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2023.101550" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Corroller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.747.0033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nogues" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassen Halouani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsac026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561817v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geo.1574.0030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561812v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/etnor.2019.3913" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376502v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buleon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudescaribeennes.16908" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376255v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376522v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.2002.2804" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Nicolini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02375521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandric Lesourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pichocki-Seyfried" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coudray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561976v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562156v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566487v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562217v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562162v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique B&#233;got" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562163v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562166v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562189v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566898v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562202v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Toro-Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562215v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562206v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562213v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566374v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561804v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561802v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bul&#233;on" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562220v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566934v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Daret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562247v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05133504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Shurmer-Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>