--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -66,4015 +66,4014 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux nouveaux sites sépulcraux de la presqu’île de Narinda (Madagascar)</w:t>
+                <w:t xml:space="preserve">Tracking the Dynamics of human Colonisation and Adaptation in Central Vanuatu: Preliminary Results From Excavation and Survey at Pangpang, East Efate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nomenjanahary</w:t>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
+                <w:t xml:space="preserve">Iarawai Phillip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Lucas Sarvanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gommery</w:t>
+                <w:t xml:space="preserve">Edson Willie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Randrianja</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stuart Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (21), pp.11-26. </w:t>
+              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14zlz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/arco.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324221v1</w:t>
+                <w:t xml:space="preserve">hal-05571173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Age-at-death Profile of Burial Sites in Mainland Southeast Asia: A Funerary Perspective</w:t>
+                <w:t xml:space="preserve">Deux nouveaux sites sépulcraux de la presqu’île de Narinda (Madagascar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pradier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nicolas Nomenjanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.O. Pryce</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Randrianja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1431q⟩</w:t>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (21), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14zlz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229820v1</w:t>
+                <w:t xml:space="preserve">hal-05324221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuting the existence of Indonesian Homo erectus neurocranial affinities in Maré (Loyalty Islands, New Caledonia): evidence of Polynesian influence through linear morphometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Age-at-death Profile of Burial Sites in Mainland Southeast Asia: A Funerary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.O. Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13snv⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1431q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161516v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuwae, Epi and Tongoa Islands: Transformations of a volcanic landscape in central Vanuatu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refuting the existence of Indonesian Homo erectus neurocranial affinities in Maré (Loyalty Islands, New Caledonia): evidence of Polynesian influence through linear morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+                <w:t xml:space="preserve">Alexandre Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+                <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salkon Yona</w:t>
+                <w:t xml:space="preserve">Christopher J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iarawai Phillip</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/arco.5346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13snv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931822v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Age-at-death Profile of Burial Sites in Mainland Southeast Asia: A Funerary Perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kuwae, Epi and Tongoa Islands: Transformations of a volcanic landscape in central Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salkon Yona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iarawai Phillip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1431q⟩</w:t>
+              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arco.5346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111726v1</w:t>
+                <w:t xml:space="preserve">hal-04931822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Henry-Gambier, itinéraires d’une paléoanthropologue, du terrain aux interprétations sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Age-at-death Profile of Burial Sites in Mainland Southeast Asia: A Funerary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.O. Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/153s4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.15954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1431q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05413989v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuting the existence of Indonesian Homo erectus neurocranial affinities in Maré (Loyalty Islands, New Caledonia): evidence of Polynesian influence through linear morphometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dominique Henry-Gambier, itinéraires d’une paléoanthropologue, du terrain aux interprétations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13snv⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/153s4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05048629v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refuting the existence of Indonesian Homo erectus neurocranial affinities in Maré (Loyalty Islands, New Caledonia): evidence of Polynesian influence through linear morphometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13snv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050106v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility patterning during the Neolithic and the Bronze Age in north-central Myanmar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Turchyn</w:t>
+                <w:t xml:space="preserve">Refuting the existence of Indonesian Homo erectus neurocranial affinities in Maré (Loyalty Islands, New Caledonia): evidence of Polynesian influence through linear morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Bradbury</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Knüsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106418⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13snv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413972v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Feeling at home in Vanuatu”: Integration of newcomers from the East during the last millennium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+                <w:t xml:space="preserve">Mobility patterning during the Neolithic and the Bronze Age in north-central Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Nafplioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Flexner</w:t>
+                <w:t xml:space="preserve">Alexandra Turchyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.106418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04433677v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aDNA, ethnography, and facial approximations of the Teouma Lapita burials (c. 3000BP)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“Feeling at home in Vanuatu”: Integration of newcomers from the East during the last millennium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Flexner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105916⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.e0290465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372013v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life histories in Fiji as reconstructed from first millennium CE Sigatoka Sand Dune burials using isotopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">aDNA, ethnography, and facial approximations of the Teouma Lapita burials (c. 3000BP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallie Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy André</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300749⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162, pp.105916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572897v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing subsistence practices in pre-European populations of South Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Life histories in Fiji as reconstructed from first millennium CE Sigatoka Sand Dune burials using isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104756⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0300749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705021v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dog parasite (Toxocara canis) discoveries at Melanesian and Polynesian sites in tropical Remote Oceania</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Bedford</w:t>
+                <w:t xml:space="preserve">Changing subsistence practices in pre-European populations of South Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Flexner</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Ponchelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2984/78.1.2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.104756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682925v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Plasmodium genomes shed light on the history of human malaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New dog parasite (Toxocara canis) discoveries at Melanesian and Polynesian sites in tropical Remote Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Horrocks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Michel</w:t>
+                <w:t xml:space="preserve">S. Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirini Skourtanioti</w:t>
+                <w:t xml:space="preserve">J. Flexner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Pierini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Cochrane E Allen M. Kirch P. Burley D. Presswell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07546-2⟩</w:t>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (1), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2984/78.1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682968v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of dental calculus to shed light on past human migrations in Oceania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient Plasmodium genomes shed light on the history of human malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Skourtanioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Velsko</w:t>
+                <w:t xml:space="preserve">Federica Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zandra Fagernäs</w:t>
+                <w:t xml:space="preserve">Evelyn Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Tromp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hallie Buckley</w:t>
+                <w:t xml:space="preserve">Angela Mötsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.10191. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 631 (8019), pp.125-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53920-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07546-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813471v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring archaeogenetic studies of dental calculus to shed light on past human migrations in Oceania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Exploring the potential of dental calculus to shed light on past human migrations in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Velsko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zandra Fagernäs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Tromp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallie Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.10.18.563027⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53920-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270395v1</w:t>
+                <w:t xml:space="preserve">hal-04813471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring archaeogenetic studies of dental calculus to shed light on past human migrations in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Velsko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zandra Fagernäs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Posth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">Monica Tromp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallie Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.10.18.563027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106022v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of mortuary practice over millennia in Southern Vanuatu, Southwest Melanesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wanda Zinger</w:t>
+                <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Fenwick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+                <w:t xml:space="preserve">Ayshin Ghalichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James L. Flexner</w:t>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914453v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic landscape of contemporary western Remote Oceanians</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacob Bergstedt</w:t>
+                <w:t xml:space="preserve">Patterns of mortuary practice over millennia in Southern Vanuatu, Southwest Melanesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Choin</w:t>
+                <w:t xml:space="preserve">Alison Fenwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Harmant</w:t>
+                <w:t xml:space="preserve">James L. Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (1), pp.112-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885644v2</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An isotopic analysis of Late Lapita and State Period diets in Tonga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genomic landscape of contemporary western Remote Oceanians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara R. Arauna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Bergstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Fenner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Jeremy Choin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Clark</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-020-01267-z⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (21), pp.4565-4575.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112266v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into population history and biological adaptation in Oceania</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An isotopic analysis of Late Lapita and State Period diets in Tonga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Cuadros-Espinoza</w:t>
+                <w:t xml:space="preserve">Jack Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cassar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffrey Clark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 592 (7855), pp.583-589. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03236-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01267-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03205291v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the evolution of animal dairy intake in humans using calcium isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic insights into population history and biological adaptation in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Choin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Tacail</w:t>
+                <w:t xml:space="preserve">Lara R Arauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">Sebastian Cuadros-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Verna</w:t>
+                <w:t xml:space="preserve">Olivier Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106843⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592 (7855), pp.583-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03236-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356192v1</w:t>
+                <w:t xml:space="preserve">pasteur-03205291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cadavres dans nos poubelles : restes humains et espaces détritiques de la Préhistoire à nos jours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying the evolution of animal dairy intake in humans using calcium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.7748⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256, pp.106843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03467110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone loss markers in the earliest Pacific Islanders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Des cadavres dans nos poubelles : restes humains et espaces détritiques de la Préhistoire à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83264-3⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03322149v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stone adze and obsidian assemblage from the Talasiu site, Kingdom of Tonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Reepmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Reepmeyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Redbird Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaelology in Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/arco.5223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Study of European Migration in Asia-Pacific During the Early Modern Period: San Salvador de Isla Hermosa (Keelung, Taiwan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bone loss markers in the earliest Pacific Islanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Miszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Valentin</w:t>
+                <w:t xml:space="preserve">Christina Vrahnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Cruz Berrocal</w:t>
+                <w:t xml:space="preserve">Natalie Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Serrano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cheng-Hwa Tsang</w:t>
+                <w:t xml:space="preserve">Jitraporn Vongsvivut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10761-019-00520-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83264-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428143v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic settlement on la Haute-Île in Neuilly-sur-Marne (Seine-Saint-Denis, France): between funerary and domestic functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Study of European Migration in Asia-Pacific During the Early Modern Period: San Salvador de Isla Hermosa (Keelung, Taiwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+                <w:t xml:space="preserve">María Cruz Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Deseine</w:t>
+                <w:t xml:space="preserve">Elena Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Leduc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+                <w:t xml:space="preserve">Cheng-Hwa Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10761-019-00520-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222586v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and human subsistence in Northern France at the Late Glacial to early Holocene transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Mesolithic settlement on la Haute-Île in Neuilly-sur-Marne (Seine-Saint-Denis, France): between funerary and domestic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Drucker</w:t>
+                <w:t xml:space="preserve">Alexandre Deseine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bridault</w:t>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+                <w:t xml:space="preserve">Yann Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Baumann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (4), pp.547-581</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466949v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortuary practices of the first Polynesians: formative ethnogenesis in the Kingdom of Tonga</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transforming mortuary rituals in ‘Christian’ Oceania: post Mission cemeteries from Aniwa, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flexner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Parton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The journal of the Polynesian Society </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970590v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and human subsistence in Northern France at the Late Glacial to early Holocene transition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mortuary practices of the first Polynesians: formative ethnogenesis in the Kingdom of Tonga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Parton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Reepmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-020-01149-4⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (376), pp.999-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2020.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909458v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three Phases of Ancient Migration Shaped the Ancestry of Human Populations in Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Lipson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Shing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4119,5088 +4118,4959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming mortuary rituals in ‘Christian’ Oceania: post Mission cemeteries from Aniwa, Vanuatu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environment and human subsistence in Northern France at the Late Glacial to early Holocene transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Muir</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The journal of the Polynesian Society </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01149-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977607v1</w:t>
+                <w:t xml:space="preserve">hal-02909458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who was Polynesian? Who was Melanesian? Hybridity and ethnogenesis in the South Vanuatu Outliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (3), pp.403-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1469605319846719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funerary practices and spatial dynamic at Oakaie 1, a burial ground at the transition of the Neolithic and Bronze Age in Myanmar (Burma)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin Tin Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (3), pp.539-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2019.15029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to “Ancient DNA and its contribution to understanding the human history of the Pacific Islands” (Bedford et al . 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Nägele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Colleran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaelology in Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (1), pp.57-61. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arco.5181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting ancient DNA insights into the human history of the Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Pinhasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaelology in Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54 (1), pp.53-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/arco.5180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprised Archaeological History of Taiwan through the Long-Term Record of Heping Dao, Keelung</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Uriarte González</w:t>
+                <w:t xml:space="preserve">The genomic history of southeastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Mathieson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songül Alpaslan-Roodenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szécsényi-Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadin Rohland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10761-017-0453-y⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555 (7695), pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature25778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466938v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic history of southeastern Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Language continuity despite population replacement in Remote Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadin Rohland</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Nägele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Colleran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 555 (7695), pp.197-203. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.731-740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature25778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0498-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339006v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02782241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language continuity despite population replacement in Remote Oceania</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-isotopic analysis of first Polynesian diet (Talasiu, Tongatapu, Kingdom of Tonga)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack N. Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Reepmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0498-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.308 - 317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02782241v1</w:t>
+                <w:t xml:space="preserve">hal-01775314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-isotopic analysis of first Polynesian diet (Talasiu, Tongatapu, Kingdom of Tonga)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Population Turnover in Remote Oceania Shortly after Initial Settlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontus Skoglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Reepmeyer</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.01.012⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.1157-1165.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.02.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01775314v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Turnover in Remote Oceania Shortly after Initial Settlement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+                <w:t xml:space="preserve">A Comprised Archaeological History of Taiwan through the Long-Term Record of Heping Dao, Keelung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Cruz Berrocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Serrano Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Torra Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gener Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Consuegra Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.02.051⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (4), pp.905-940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10761-017-0453-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02781794v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprised Archaeological History of Taiwan through the Long-Term Record of Heping Dao, Keelung</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susana Consuegra Rodríguez</w:t>
+                <w:t xml:space="preserve">Fishing at Arapus-Mangaasi, Efate, Vanuatu (2800–2200 BP): New methodological approaches and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bouffandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10761-017-0453-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.356-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02781244v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing at Arapus-Mangaasi, Efate, Vanuatu (2800–2200 BP): New methodological approaches and results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Aquatic resources in human diet in the Late Mesolithic in Northern France and Luxembourg: insights from carbon, nitrogen and sulphur isotope ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.01.025⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.351-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-016-0356-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400880v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02779720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic resources in human diet in the Late Mesolithic in Northern France and Luxembourg: insights from carbon, nitrogen and sulphur isotope ratios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+                <w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myo Min Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thu Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-016-0356-6⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (363), pp.690-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779720v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From one ritual to another: the long-term sequence of the Bury gallery grave (northern France, fourth–second millennia BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Pariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 92 (363), pp.690-708. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 91 (355), pp.57-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2016.256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350957v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From one ritual to another: the long-term sequence of the Bury gallery grave (northern France, fourth–second millennia BC)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Proceedings of the International Meeting ‘Spatial Dynamics in Oceania: Dis-covery, Appropriation and Emergence of Traditional Societies’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La pratique de l'espace en Océanie : découverte, appropriation et émergence des systèmes sociaux traditionnels, pp.243</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01565208v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene Mitochondrial Genomes Suggest a Single Major Dispersal of Non-Africans and a Late Glacial Population Turnover in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alissa Mittnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée g. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (6), pp.827-833. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.01.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the International Meeting ‘Spatial Dynamics in Oceania: Dis-covery, Appropriation and Emergence of Traditional Societies’</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pleistocene human mitochondrial genomes suggest late dispersal of non- Africans and a Late Glacial population turnover in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrile Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissa Mittnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La pratique de l'espace en Océanie : découverte, appropriation et émergence des systèmes sociaux traditionnels, pp.243</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.827-833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645240v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene human mitochondrial genomes suggest late dispersal of non- Africans and a Late Glacial population turnover in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Ancient genomic insights into the peopling of the Southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontus Skoglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rougier</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Sirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 538 (7626), pp.510-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature19844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315076v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient genomic insights into the peopling of the Southwest Pacific</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">The genetic history of Ice Age Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaomei Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Hajdinjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapan Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 538 (7626), pp.510-513. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature19844⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 534 (7606), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature17993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112761v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02781039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic history of Ice Age Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Lapita skeletons from Vanuatu show Polynesian craniofacial shape: Implications for Remote Oceanic settlement and Lapita origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Detroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature17993⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (2), pp.292 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1516186113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02781039v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01730862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Lapita skeletons from Vanuatu show Polynesian craniofacial shape: Implications for Remote Oceanic settlement and Lapita origins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+                <w:t xml:space="preserve">L'aspect matériel de la gestion du cadavre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1516186113⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1-2), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0157-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01730862v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02779098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aspect matériel de la gestion du cadavre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur la transformation anthropique du cadavre : le cas des sépultures Lapita de Teouma (Vanuatu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sellier</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Allièse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (1-2), pp.1-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-016-0157-6⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 28 (1-2), pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0145-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02779098v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02778895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la transformation anthropique du cadavre : le cas des sépultures Lapita de Teouma (Vanuatu)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The chronology of occupation at Teouma, Vanuatu: Use of a modified chronometric hygiene protocol and Bayesian modeling to evaluate midden remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-016-0145-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02778895v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02778403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chronology of occupation at Teouma, Vanuatu: Use of a modified chronometric hygiene protocol and Bayesian modeling to evaluate midden remains</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reptile Remains from Tiga (Tokanod), Loyalty Islands, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Daza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.08.024⟩</w:t>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (4), pp.531-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2984/69.4.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02778403v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02778753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reptile Remains from Tiga (Tokanod), Loyalty Islands, New Caledonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Wake</w:t>
+                <w:t xml:space="preserve">Dating the Myanmar Bronze Age: Preliminary 14C Dates from the Oakaie 1 Cemetery near Nyaung'gan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Andia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2984/69.4.8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2015), pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7152/jipa.v39i0.14902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02778753v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the Myanmar Bronze Age: Preliminary 14C Dates from the Oakaie 1 Cemetery near Nyaung'gan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Colonna</w:t>
+                <w:t xml:space="preserve">Isotopic uniformity and segregation in Tongan mounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack N. Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Cressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Helles Olesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7152/jipa.v39i0.14902⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.644-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2014.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529079v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02778554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic uniformity and segregation in Tongan mounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evidence for Social and Cultural Change in Central Vanuatu Between 3000 and 2000 BP: Comparing Funerary and Dietary Patterns of the First and Later Generations at Teouma, Efate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallie Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2014.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.381 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15564894.2014.921958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02778554v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Social and Cultural Change in Central Vanuatu Between 3000 and 2000 BP: Comparing Funerary and Dietary Patterns of the First and Later Generations at Teouma, Efate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lapita Diet in Remote Oceania: New Stable Isotope Evidence from the 3000-Year-Old Teouma Site, Efate Island, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Kinaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallie Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15564894.2014.921958⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090376.s003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411008v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapita Diet in Remote Oceania: New Stable Isotope Evidence from the 3000-Year-Old Teouma Site, Efate Island, Vanuatu</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du provisoire conçu pour durer ? La question du statut des restes dans les dépôts funéraires partiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Kerner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090376.s003⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132, pp.60-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.2077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411014v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du provisoire conçu pour durer ? La question du statut des restes dans les dépôts funéraires partiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La sépulture à char de La Tène A ancienne des “Craises” à Molinons (Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Kerner</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.5-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01529113v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01105333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture à char de La Tène A ancienne des “Craises” à Molinons (Yonne)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lapita subsistence strategies and food consumption patterns in the community of Teouma (Efate, Vanuatu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallie R. Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Kinaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (8), pp.1820-1829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01105333v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00592063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapita subsistence strategies and food consumption patterns in the community of Teouma (Efate, Vanuatu)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+                <w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-G. Pariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.01.039⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-010-0017-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00592063v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-G. Pariat</w:t>
+                <w:t xml:space="preserve">Découvertes récentes d'inhumations et d'une incinération datées du mésolithique en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Confaloniéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01868643v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01655264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes récentes d'inhumations et d'une incinération datées du mésolithique en Ile-de-France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dietary patterns during the late prehistoric/historic period in Cikobia island (Fiji) : insights from stable isotopes and dental pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1396-1410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01655264v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary patterns during the late prehistoric/historic period in Cikobia island (Fiji) : insights from stable isotopes and dental pathologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les abris sépulcraux de la presqu'île de Narinda (Province de Mahajanga, Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Sand</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tombomiadana-Raveloson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1396-1410</w:t>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169004v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les abris sépulcraux de la presqu'île de Narinda (Province de Mahajanga, Madagascar)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reconstitution des comportements alimentaires aux époques historiques en Europe à partir de l’analyse isotopique d’ossements humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Tombomiadana-Raveloson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.7-22</w:t>
+              <w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846087v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des comportements alimentaires aux époques historiques en Europe à partir de l’analyse isotopique d’ossements humains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comportements alimentaires au Moyen-Age à Grenoble : application de la biogéochimie isotopique à la nécropole Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Colardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 324 (5), pp.479-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644599v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements alimentaires au Moyen-Age à Grenoble : application de la biogéochimie isotopique à la nécropole Saint-Laurent</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude archéozoologique du niveau magdalénien ancien de la grotte tournal à Bize (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma El Hazzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 324 (5), pp.479-487</w:t>
+              <w:t xml:space="preserve">Préhistoire Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14, pp 115-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681758v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude archéozoologique du niveau magdalénien ancien de la grotte tournal à Bize (Aude, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rhinomaxillary Changes in a New-Caledonian Cranium: Palaeopathological Differential Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand-Yves Mafart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire Européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 14, pp 115-133</w:t>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (5), p. 374-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194049v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhinomaxillary Changes in a New-Caledonian Cranium: Palaeopathological Differential Diagnosis</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Variabilité humaine au Néolithique récent final dans le Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 39, pp.239-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galip.1997.2153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9210,1821 +9080,1821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et interactions culturelles dans l’Asie du Sud-Est protohistoriques, le cas du Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Saw Naing Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daw Kay Thwe Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133pa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie, alimentation et autres comportements humains dans le Pacifique sud il y a 2000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133pp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques insulaires dans le Pacifique Sud : 2000 ans de dynamiques familiales, biologiques et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/133on⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinités biologiques et histoire des peuplements humains : synergie des données morphométriques et génétiques en Océanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Rathmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Rubio Arauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la société d'anthropologie de paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.13818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone, people and diseases in pre-european Marquesas islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Changing mortuary and dietary practices over time in South Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au coeur du triangle polynésien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polynésie française; CIRAP, Nov 2022, Punaauai, French Polynesia</w:t>
+              <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906344v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode and tempo of life courses of South Pacific Islanders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bone, people and diseases in pre-european Marquesas islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatauari'I Leal-Tamari’i</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">Au coeur du triangle polynésien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polynésie française; CIRAP, Nov 2022, Punaauai, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906391v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing mortuary and dietary practices over time in South Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mode and tempo of life courses of South Pacific Islanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906435v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myanmar funerary archaeology in a regional perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age and sex structure of burial sites in continental Southeast Asia, a funerary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daw Kay Thwe Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Saw Naing Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daw Tin Tin Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic dynamics and health of past populations in Melanesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EFSO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFSO, Jun 2022, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Lapita mollusc shell bead production in Tanna, southern Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Basilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle C. Langley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterning of colonial burials at Heping Dao (Taiwan) viewed through archaeology archaeothanatology, and archaeogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Carlhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Nägele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cruz Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Serrano Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indo Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment and subsistance in Northern France during the Late Glacial and Early Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIè Congrès mondial UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolithic occupations on the edge of the Seine. Spatial organisation and function of the site of 62 rue Henry Farman, Paris (15th arrondissement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palethnographie du Mésolithique : recherches sur les habitats de plein air entre Loire et Neckar/ Actes de la table ronde de Paris, 27-27 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.16-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les squelettes de Saint-Laurent de Grenoble, des témoins de l'alimentation et de la santé au Moyen-Age (XIIIe-XVe siècles, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Collardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque de l'Institut Européen d'Histoire et des Cultures de l'Alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00305311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biométrie de la croissance et état nutritionnel à Saint-Laurent de Grenoble (XIIIème-XVème siècles, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme et ses images : mesures, représentations, constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France. pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11034,150 +10904,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of Mesolithic scattered human remains from Noyen-sur-Seine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIé congrés UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11187,1013 +11057,1013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations mésolithiques dans la moyenne vallée de la Seine. Le site de la rue Farman à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 302 p., 2023, Recherches archéologiques 24, 978-2-271-14816-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a History of Pacific Prehistory. Historiographical approaches to francophone archaeology in Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dotte-Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Di Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networks and Monumentality in the Pacific. Proceedings of the XVIII UISPP World Congress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une histoire de la préhistoire océanienne. Approches historiographiques de l’archéologie francophone dans le Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dotte-Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pacific-credo Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Cahiers du Credo, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pacific.1103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les momies de Faténaoué/Hwatenewe (Voh, Province Nord). Etude archéologique et anthropologique d’un site funéraire kanak ancien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le funéraire: mémoire, protocoles, monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delaplace, Grégory and Valentin, Frédérique. De Boccard, 2015, 978-2-7018-0434-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01411041v1</w:t>
+                <w:t xml:space="preserve">hal-01609856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le funéraire: mémoire, protocoles, monuments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Delaplace</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Delaplace, Grégory and Valentin, Frédérique. De Boccard, 2015, 978-2-7018-0434-7</w:t>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">28, pp.690, 2015, Bibliothèque de l'Antiquité Tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609856v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaîne opératoire funéraire: ethnologie et archéologie de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin Frédérique, Rivoal Isabelle, Thevenet Corinne, et Sellier Pascal. Éditions de Boccard, pp.48, 2014, Travaux de la Maison René Ginouvès, 18, 978-2-7018-0352-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes, milieux et traditions dans le Pacifique Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boccard, 2010, 978-2-7018-0282-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des morts. Etudes anthropologiques de squelettes préhistoriques en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12203,2602 +12073,2602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes du Passé au Vanuatu : Empreintes de Pouvoir et d'Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elise Patole Edoumba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanuatu: Pouvoir des femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum d'histoire naturelle de La Rochelle, pp.53-63, 2025, 978 2 919425 21 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du cannibalisme en archéologie océanienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénael Murphy et Dominique Barbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cannibale dévêtu. Traces, récits et représentations de l'anthropophagie en Océanie depuis le XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.35-48, 2024, 978-27535-9557-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology and the emergence of customary resource management in Southern Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Horrocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott M. Fitzpatrick; Jon M. Erlandson; Kristina M. Gill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability in Ancient Island Societies: An archaeology of human resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Press of Florida, pp.120-141, 2024, 978-0-8130-6997-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.13167851.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts aux vivants, l'occultation du funéraire en Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts aux vivants, l’occultation du funéraire en Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Actes du 29e Congrès préhistorique de France (« Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encompassing islandscapes in southern Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brysbaert A.; Vikatou I.; Pakkanen J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping cultural landscape, connecting Agriculture, crafts, construction, transport, and resilience strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.117-132, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Roi Mata aux Marae polynésiens : José Garanger, océaniste de la diversité archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XVIII UISPP World Congress. (Archaeopress 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From funerary objects to archaeology of death in the Pacific islands: archaeologists and bio-archaeologists views on ancient burials, 1938 to 1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a History of Pacific Prehistory. Historiographical approaches to francophone archaeology in Oceania,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude anthropo-archéologique des restes humains sur le marae de Taputapu atea, mis au jour lors de la restauration engagée en 1994-1995 par le CPSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan sur la recherche archéologique en Polynésie française 2005-2015, Dossier d’Archéologie polynésienne n° 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a History of Pacific Prehistory: introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dotte-Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a History of Pacific Prehistory. Historiographical approaches to francophone archaeology in Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets funéraires à l’archéologie de la mort dans les îles du Pacifique : points de vue archéologiques et archéo-anthropologiques, 1938-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire de la préhistoire océanienne. Approches historiographiques de l’archéologie francophone dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pacific-credo Publications, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to explain Polynesian Outliers’ heterogeneity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinger W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedford S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann A., Valentin F., Sand C., Nolet E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and monumentality in the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp. 62-77, 2020, UISPP PROCEEDINGS SERIES VOLUME – XXXVIII, ISBN 978-1-78969-716-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mummification of the human body as a vector of social link: the case of Faténaoué (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologies of Island Melanesia: Current approaches to landscapes, exchange and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From First Encounters to Sustained Engagement and Alienation: European and ni-Vanuatu contact from 1774 to 1915, Port Sandwich, Malakula, Vanuatu, Southwest Pacific.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical and archaeological perspectives on early modern colonialism in Asia-Pacific, the Southwest Pacific and Oceanian regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses isotopiques et comportements alimentaires des défunts de Faténaoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abri de Faténaoué, site funéraire de Voh en Nouvelle Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-87, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three thousand year old jar burials at the Teouma cemetery (Vanuatu): a Southeast Asian-Lapita connection?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-I. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spriggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lapita Cultural Complex in Time and Space: Expansion Routes, Chronologies and Typologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brépols Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.443-459, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude anthropologique de la population de l'aire funéraire des thermes des Lutteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prisset, J.-L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l’aire funéraire des thermes des Lutteurs (IVè-Xè siècles), tomes 1 et 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Brepols, pp.441-478, 2015, Bibliothèque de l’Antiquité tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des sépultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Heerscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prisset, J.-L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l'aire funéraire des thermes des Lutteurs (IVe-Xe siècles). Vol. 1, Etudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Brepols, pp.557-665, 2015, Bibliothèque de l’Antiquité tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des restes animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prisset, Jean-Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon. L’aire funéraire des thermes des Lutteurs (IVe-Xe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 28, pp.336-343, 2015</w:t>
+              <w:t xml:space="preserve">, 28, Brépols Publishers, pp.336-343, 2015, Bibliothèque de l'Antiquité tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : la chaîne opératoire funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédérique Valentin, Isabelle Rivoal, Corinne Thévenet et Pascal Sellier. </w:t>
+              <w:t xml:space="preserve">Frédérique Valentin; Isabelle Rivoal; Corinne Thévenet et Pascal Sellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Chaîne opératoire funéraire. Ethnologie et archéologie de la mort </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boccard, pp.7 - 10, 2014, 978-2-7018-0352-4</w:t>
+              <w:t xml:space="preserve">, De Boccard, pp.7-10, 2014, 978-2-7018-0352-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie funéraire (chapitre 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zammit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole de Vilanova à Céret (Pyrénées-Orientales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations mésolithiques en bord de Seine : le site du 62 rue Henry-Farman à Paris (15e arrondissement) : organisation et fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin, Boris ; Souffi, Bénédicte ; Ducrocq, Thierry ; Fagnart, Jean-Pierre ; Séara, Frédéric ; Verjux, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palethnographie du mésolithique recherches sur les habitats de plein air entre Loire et Neckar: actes de la table ronde internationale de Paris, 26 et 27 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, pp.13-36, 2013, Mémoires de la Société Préhistorique française, 978-2-913745-49-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquesan Trophy Skulls: Description, Osteological Analyses and Changing Motivations in the South Pacific.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bioarchaeology of the Human Head: Decapitation, Deformation, and Decoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biométrie de la croissance et état nutritionnel à Saint-Laurent de Grenoble (13e-15e siècles, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme et ses images, mesures, représentations, constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des données crâniométriques des populations du bassin parisien et d'Europe centrale du IIIe millénaire : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Bruzek, B. Vandermeersch et M.D. Garralda (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements biologiques et culturels en Europe de la fin du Paléolithique moyen au Néolithique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux I, pp.213-220, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00446459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14808,100 +14678,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cadavres dans nos poubelles : restes humains et espaces détritiques de la Préhistoire à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14911,265 +14781,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15179,534 +15049,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes humains de Pincevent, niveau IV0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional d'Archéologie d'Île de France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses paléogénétiques et datations, in Bignon-Lau O (dir.) 2021, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Stépanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, p. 273-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes humains du niveau IV0 et les perspectives des analyses ADN, in Bignon-Lau O (dir.) 2019, Rapport final d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2017-2019) Site n° 77210 AP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2019, p. 219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des derniers néandertaliens aux premiers agriculteurs dans le massif du Jura et ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Première année, Service Régional de l'Archéologie de Franche-Comté et Laboratoire de Chrono-environnement. 2014, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aire funéraire des thermes des Lutteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId432"/>
+      <w:footerReference w:type="default" r:id="rId434"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15853,51 +15723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324221v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nomenjanahary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Ramanivosoa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Randrianja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zlz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05229820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431q" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mackenzie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13snv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henderson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bedford" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Spriggs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salkon Yona" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iarawai Phillip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5346" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048629v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Turchyn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Bradbury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cooper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106418" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433677v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Flexner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290465" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hayes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie Buckley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105916" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300749" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponchelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104756" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682925v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horrocks" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flexner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochrane E Allen M. Kirch P. Burley D. Presswell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/78.1.2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Michel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skourtanioti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pierini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Guevara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M&#246;tsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07546-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813471v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Velsko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra Fagern&#228;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tromp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53920-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.18.563027" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Fenwick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Flexner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885644v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R. Arauna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bergstedt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.08.055" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fenner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clark" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01267-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03205291v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R Arauna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuadros-Espinoza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03236-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106843" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467110v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7748" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Miszkiewicz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vrahnas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Sims" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitraporn Vongsvivut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83264-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112264v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reepmeyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redbird Ferguson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5223" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Berrocal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serrano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hwa Tsang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-019-00520-z" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466949v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baumann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01149-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970590v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Parton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.89" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909458v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lipson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469605319846719" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Willis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin N&#228;gele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Colleran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5181" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428170v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Pinhasi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5180" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466938v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serrano Herrero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gener Moret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uriarte Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-017-0453-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mathieson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Alpaslan-Roodenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;cs&#233;nyi-Nagy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25778" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782241v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0498-2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775314v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack N. Fenner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.01.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Skoglund" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.02.051" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781244v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Torra P&#233;rez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Consuegra Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400880v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bouffandeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.01.025" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779720v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0356-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565208v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mar&#231;ais" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.256" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006636v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e&#160;g. Drucker" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.037" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645240v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315076v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrile Renaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnick" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112761v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Sirak" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19844" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaomei Fu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapan Mallick" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17993" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730862v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516186113" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02779098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0157-6" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778895v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alli&#232;se" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0145-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778403v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.08.024" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778753v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bauer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lilley" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wake" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/69.4.8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778554v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cressey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Helles Olesen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2014.11.008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNX5G16F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411008v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2014.921958" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411014v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090376.s003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2077" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XMDNFH1C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105333v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie R. Buckley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.039" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94MNSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclerc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Pariat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0017-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E98955890611D39485B2F6BB4E31A6C7F34E7D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655264v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Confaloni&#233;ri" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846087v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombomiadana-Raveloson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644599v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681758v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herrscher" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194049v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paletta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Hazzazi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacombat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644585v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Yves Mafart" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367046v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1997.2153" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902591v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Saw Naing Oo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902587v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pp" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392264v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Rathmann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Feldman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Rubio Arauna" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13818" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906344v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatauari'I Leal-Tamari&#8217;i" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906391v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906435v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906444v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906418v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906352v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906452v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basilia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Langley" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Carlhoff" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894164v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836227v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305311v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Collardelle" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007531v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862511v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drucker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouge" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mordant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467130v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982195v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pacific/1103" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.1103" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862485v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gony" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01609856v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631967v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772875v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862498v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856520v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684684v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514346v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williams" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.13167851.11" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021427v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906543v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893131v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467203v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467140v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467212v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467159v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011741v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977878v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger W." TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedford S." TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862444v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862456v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abong" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411070v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862461v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-I. Choi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spriggs" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411046v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838180v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838164v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Heerscher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424470v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862471v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zammit" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538927v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799733v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644495v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446459v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Cerny" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382316v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308634v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312814v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312714v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118054v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Krause" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bedford" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iarawai Phillip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sarvanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Willie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hawkins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.70023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nomenjanahary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Ramanivosoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Randrianja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zlz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05229820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mackenzie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13snv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Spriggs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salkon Yona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Turchyn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Bradbury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cooper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106418" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Flexner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290465" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hayes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie Buckley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105916" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300749" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponchelet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104756" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horrocks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flexner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochrane E Allen M. Kirch P. Burley D. Presswell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/78.1.2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skourtanioti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pierini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Guevara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M&#246;tsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07546-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Velsko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra Fagern&#228;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tromp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53920-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.18.563027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Fenwick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Flexner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885644v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R. Arauna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bergstedt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.08.055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fenner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clark" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01267-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03205291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R Arauna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuadros-Espinoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03236-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106843" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7748" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reepmeyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redbird Ferguson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Miszkiewicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vrahnas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Sims" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitraporn Vongsvivut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83264-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Berrocal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serrano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hwa Tsang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-019-00520-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977607v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Parton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.89" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lipson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909458v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baumann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01149-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469605319846719" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440839v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Willis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin N&#228;gele" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Colleran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5181" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Pinhasi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5180" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mathieson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Alpaslan-Roodenberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;cs&#233;nyi-Nagy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25778" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0498-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack N. Fenner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781794v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Skoglund" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.02.051" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serrano Herrero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Torra P&#233;rez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gener Moret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Consuegra Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-017-0453-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bouffandeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.01.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0356-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mar&#231;ais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.256" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e&#160;g. Drucker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.037" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315076v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrile Renaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnick" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112761v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Sirak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19844" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaomei Fu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapan Mallick" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17993" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516186113" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02779098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0157-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alli&#232;se" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0145-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778403v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.08.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778753v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bauer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lilley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wake" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/69.4.8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cressey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Helles Olesen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2014.11.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNX5G16F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411008v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2014.921958" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090376.s003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529113v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2077" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XMDNFH1C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105333v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592063v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie R. Buckley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.039" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94MNSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868643v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclerc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Pariat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0017-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E98955890611D39485B2F6BB4E31A6C7F34E7D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Confaloni&#233;ri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169004v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846087v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombomiadana-Raveloson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644599v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681758v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herrscher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194049v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paletta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Hazzazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacombat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Yves Mafart" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1997.2153" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902591v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Saw Naing Oo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902587v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pp" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Rathmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Feldman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Rubio Arauna" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13818" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906435v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906344v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatauari'I Leal-Tamari&#8217;i" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906391v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906444v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906418v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906352v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906452v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basilia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Langley" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906370v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Carlhoff" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836227v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Collardelle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007531v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862511v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drucker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mordant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467130v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362675v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982195v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pacific/1103" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.1103" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862485v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gony" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01609856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862498v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856520v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684684v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514346v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williams" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.13167851.11" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021427v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906543v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893131v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467203v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467140v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467212v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467159v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011741v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger W." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedford S." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862444v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862456v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abong" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411070v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862461v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-I. Choi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spriggs" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411046v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838180v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Heerscher" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424470v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862471v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zammit" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538927v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799733v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644495v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446459v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Cerny" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382316v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308634v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312814v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312714v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118054v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Krause" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>