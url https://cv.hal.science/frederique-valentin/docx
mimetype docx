--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -66,4931 +66,4931 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Dynamics of human Colonisation and Adaptation in Central Vanuatu: Preliminary Results From Excavation and Survey at Pangpang, East Efate</w:t>
+                <w:t xml:space="preserve">The death jar: a new mortuary tradition at the Plain of Jars, Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+                <w:t xml:space="preserve">Nicholas Skopal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iarawai Phillip</w:t>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sarvanu</w:t>
+                <w:t xml:space="preserve">Souliya Bounxayhip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edson Willie</w:t>
+                <w:t xml:space="preserve">Charlie Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Hawkins</w:t>
+                <w:t xml:space="preserve">Laure Dussubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/arco.70023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2026.10352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05571173v1</w:t>
+                <w:t xml:space="preserve">hal-05627845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux nouveaux sites sépulcraux de la presqu’île de Narinda (Madagascar)</w:t>
+                <w:t xml:space="preserve">Tracking the Dynamics of human Colonisation and Adaptation in Central Vanuatu: Preliminary Results From Excavation and Survey at Pangpang, East Efate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nomenjanahary</w:t>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
+                <w:t xml:space="preserve">Iarawai Phillip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Lucas Sarvanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gommery</w:t>
+                <w:t xml:space="preserve">Edson Willie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Randrianja</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stuart Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (21), pp.11-26. </w:t>
+              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14zlz⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/arco.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324221v1</w:t>
+                <w:t xml:space="preserve">hal-05571173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Age-at-death Profile of Burial Sites in Mainland Southeast Asia: A Funerary Perspective</w:t>
+                <w:t xml:space="preserve">Kuwae, Epi and Tongoa Islands: Transformations of a volcanic landscape in central Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Pradier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Robert Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.O. Pryce</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salkon Yona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iarawai Phillip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1431q⟩</w:t>
+              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arco.5346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229820v1</w:t>
+                <w:t xml:space="preserve">hal-04931822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refuting the existence of Indonesian Homo erectus neurocranial affinities in Maré (Loyalty Islands, New Caledonia): evidence of Polynesian influence through linear morphometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13snv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuwae, Epi and Tongoa Islands: Transformations of a volcanic landscape in central Vanuatu</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Henry-Gambier, itinéraires d’une paléoanthropologue, du terrain aux interprétations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arco.5346⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/153s4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04931822v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Age-at-death Profile of Burial Sites in Mainland Southeast Asia: A Funerary Perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deux nouveaux sites sépulcraux de la presqu’île de Narinda (Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nomenjanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.O. Pryce</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Randrianja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1431q⟩</w:t>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (21), pp.11-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14zlz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111726v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Henry-Gambier, itinéraires d’une paléoanthropologue, du terrain aux interprétations sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Age-at-death Profile of Burial Sites in Mainland Southeast Asia: A Funerary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.O. Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/153s4⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1431q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05413989v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refuting the existence of Indonesian Homo erectus neurocranial affinities in Maré (Loyalty Islands, New Caledonia): evidence of Polynesian influence through linear morphometry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Age-at-death Profile of Burial Sites in Mainland Southeast Asia: A Funerary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.O. Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13snv⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.15954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1431q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048629v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refuting the existence of Indonesian Homo erectus neurocranial affinities in Maré (Loyalty Islands, New Caledonia): evidence of Polynesian influence through linear morphometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Knüsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13snv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050106v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility patterning during the Neolithic and the Bronze Age in north-central Myanmar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harold Bradbury</w:t>
+                <w:t xml:space="preserve">Refuting the existence of Indonesian Homo erectus neurocranial affinities in Maré (Loyalty Islands, New Caledonia): evidence of Polynesian influence through linear morphometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mackenzie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Cooper</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Knüsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13snv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05413972v1</w:t>
+                <w:t xml:space="preserve">hal-05050106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Feeling at home in Vanuatu”: Integration of newcomers from the East during the last millennium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+                <w:t xml:space="preserve">Mobility patterning during the Neolithic and the Bronze Age in north-central Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Flexner</w:t>
+                <w:t xml:space="preserve">Argyro Nafplioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Turchyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.106418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04433677v1</w:t>
+                <w:t xml:space="preserve">hal-05413972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">aDNA, ethnography, and facial approximations of the Teouma Lapita burials (c. 3000BP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallie Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 162, pp.105916. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2023.105916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life histories in Fiji as reconstructed from first millennium CE Sigatoka Sand Dune burials using isotopes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">“Feeling at home in Vanuatu”: Integration of newcomers from the East during the last millennium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Flexner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0300749. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.e0290465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0290465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04572897v1</w:t>
+                <w:t xml:space="preserve">hal-04433677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing subsistence practices in pre-European populations of South Vanuatu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Life histories in Fiji as reconstructed from first millennium CE Sigatoka Sand Dune burials using isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0300749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0300749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04705021v1</w:t>
+                <w:t xml:space="preserve">hal-04572897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dog parasite (Toxocara canis) discoveries at Melanesian and Polynesian sites in tropical Remote Oceania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing subsistence practices in pre-European populations of South Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ponchelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Horrocks</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78 (1), pp.19-30. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.104756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2984/78.1.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682925v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Plasmodium genomes shed light on the history of human malaria</w:t>
+                <w:t xml:space="preserve">New dog parasite (Toxocara canis) discoveries at Melanesian and Polynesian sites in tropical Remote Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Michel</w:t>
+                <w:t xml:space="preserve">Mark Horrocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eirini Skourtanioti</w:t>
+                <w:t xml:space="preserve">S. Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Pierini</w:t>
+                <w:t xml:space="preserve">J. Flexner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Guevara</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Cochrane E Allen M. Kirch P. Burley D. Presswell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07546-2⟩</w:t>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (1), pp.19-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2984/78.1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682968v1</w:t>
+                <w:t xml:space="preserve">hal-04682925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of dental calculus to shed light on past human migrations in Oceania</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ancient Plasmodium genomes shed light on the history of human malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Velsko</w:t>
+                <w:t xml:space="preserve">Eirini Skourtanioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zandra Fagernäs</w:t>
+                <w:t xml:space="preserve">Federica Pierini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Tromp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hallie Buckley</w:t>
+                <w:t xml:space="preserve">Evelyn Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Mötsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-53920-z⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 631 (8019), pp.125-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07546-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813471v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring archaeogenetic studies of dental calculus to shed light on past human migrations in Oceania</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Exploring the potential of dental calculus to shed light on past human migrations in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Velsko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zandra Fagernäs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Tromp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallie Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-53920-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.10.18.563027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04270395v1</w:t>
+                <w:t xml:space="preserve">hal-04813471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring archaeogenetic studies of dental calculus to shed light on past human migrations in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Velsko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Posth</w:t>
+                <w:t xml:space="preserve">Zandra Fagernäs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Yu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
+                <w:t xml:space="preserve">Monica Tromp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallie Buckley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.10.18.563027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106022v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of mortuary practice over millennia in Southern Vanuatu, Southwest Melanesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wanda Zinger</w:t>
+                <w:t xml:space="preserve">Palaeogenomics of Upper Palaeolithic to Neolithic European hunter-gatherers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Fenwick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+                <w:t xml:space="preserve">He Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James L. Flexner</w:t>
+                <w:t xml:space="preserve">Ayshin Ghalichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 615 (7950), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-05726-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914453v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic landscape of contemporary western Remote Oceanians</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Choin</w:t>
+                <w:t xml:space="preserve">Patterns of mortuary practice over millennia in Southern Vanuatu, Southwest Melanesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
+                <w:t xml:space="preserve">Alison Fenwick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Harmant</w:t>
+                <w:t xml:space="preserve">James L. Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (1), pp.112-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885644v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An isotopic analysis of Late Lapita and State Period diets in Tonga</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genomic landscape of contemporary western Remote Oceanians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara R. Arauna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Fenner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Jacob Bergstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Clark</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremy Choin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Harmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12520-020-01267-z⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (21), pp.4565-4575.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112266v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885644v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic insights into population history and biological adaptation in Oceania</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An isotopic analysis of Late Lapita and State Period diets in Tonga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cassar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jack Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Clark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-03236-5⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01267-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03205291v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the evolution of animal dairy intake in humans using calcium isotopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Tacail</w:t>
+                <w:t xml:space="preserve">Genomic insights into population history and biological adaptation in Oceania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Choin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mendoza-Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">Lara R Arauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
+                <w:t xml:space="preserve">Sebastian Cuadros-Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Verna</w:t>
+                <w:t xml:space="preserve">Olivier Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 256, pp.106843. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592 (7855), pp.583-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-03236-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356192v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03205291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cadavres dans nos poubelles : restes humains et espaces détritiques de la Préhistoire à nos jours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying the evolution of animal dairy intake in humans using calcium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Tacail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Albalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bmsap.7748⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256, pp.106843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03467110v1</w:t>
+                <w:t xml:space="preserve">hal-03356192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stone adze and obsidian assemblage from the Talasiu site, Kingdom of Tonga</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Des cadavres dans nos poubelles : restes humains et espaces détritiques de la Préhistoire à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arco.5223⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03112264v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone loss markers in the earliest Pacific Islanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Miszkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Vrahnas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Sims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitraporn Vongsvivut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-83264-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Study of European Migration in Asia-Pacific During the Early Modern Period: San Salvador de Isla Hermosa (Keelung, Taiwan)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The stone adze and obsidian assemblage from the Talasiu site, Kingdom of Tonga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Serrano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Christian Reepmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redbird Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Clark</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10761-019-00520-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/arco.5223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428143v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesolithic settlement on la Haute-Île in Neuilly-sur-Marne (Seine-Saint-Denis, France): between funerary and domestic functions</w:t>
+                <w:t xml:space="preserve">The Study of European Migration in Asia-Pacific During the Early Modern Period: San Salvador de Isla Hermosa (Keelung, Taiwan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peschaux</w:t>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Deseine</w:t>
+                <w:t xml:space="preserve">María Cruz Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+                <w:t xml:space="preserve">Elena Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Jeune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
+                <w:t xml:space="preserve">Cheng-Hwa Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10761-019-00520-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222586v1</w:t>
+                <w:t xml:space="preserve">hal-02428143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming mortuary rituals in ‘Christian’ Oceania: post Mission cemeteries from Aniwa, Vanuatu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesolithic settlement on la Haute-Île in Neuilly-sur-Marne (Seine-Saint-Denis, France): between funerary and domestic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Muir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Caroline Peschaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena D.</w:t>
+                <w:t xml:space="preserve">Alexandre Deseine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marquebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The journal of the Polynesian Society </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (4), pp.547-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977607v1</w:t>
+                <w:t xml:space="preserve">hal-03222586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortuary practices of the first Polynesians: formative ethnogenesis in the Kingdom of Tonga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Parton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Reepmeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 94 (376), pp.999-1014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15184/aqy.2020.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Phases of Ancient Migration Shaped the Ancestry of Human Populations in Vanuatu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Environment and human subsistence in Northern France at the Late Glacial to early Holocene transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01149-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.09.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02970598v1</w:t>
+                <w:t xml:space="preserve">hal-02909458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment and human subsistence in Northern France at the Late Glacial to early Holocene transition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Three Phases of Ancient Migration Shaped the Ancestry of Human Populations in Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Shing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (24), pp.4846-4856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2020.09.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-020-01149-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02909458v1</w:t>
+                <w:t xml:space="preserve">hal-02970598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who was Polynesian? Who was Melanesian? Hybridity and ethnogenesis in the South Vanuatu Outliers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transforming mortuary rituals in ‘Christian’ Oceania: post Mission cemeteries from Aniwa, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Flexner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The journal of the Polynesian Society </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428173v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Funerary practices and spatial dynamic at Oakaie 1, a burial ground at the transition of the Neolithic and Bronze Age in Myanmar (Burma)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Who was Polynesian? Who was Melanesian? Hybridity and ethnogenesis in the South Vanuatu Outliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Flexner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (3), pp.539-560. </w:t>
+              <w:t xml:space="preserve">Journal of Social Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3), pp.403-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1469605319846719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440839v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to “Ancient DNA and its contribution to understanding the human history of the Pacific Islands” (Bedford et al . 2018)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cosimo Posth</w:t>
+                <w:t xml:space="preserve">Funerary practices and spatial dynamic at Oakaie 1, a burial ground at the transition of the Neolithic and Bronze Age in Myanmar (Burma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Nägele</w:t>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Colleran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arco.5181⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (3), pp.539-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428169v1</w:t>
+                <w:t xml:space="preserve">hal-02440839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting ancient DNA insights into the human history of the Pacific Islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Response to “Ancient DNA and its contribution to understanding the human history of the Pacific Islands” (Bedford et al . 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Nägele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Colleran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ron Pinhasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaelology in Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 54 (1), pp.53-56. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 54 (1), pp.57-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arco.5181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/arco.5180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02428170v1</w:t>
+                <w:t xml:space="preserve">hal-02428169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic history of southeastern Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anna Szécsényi-Nagy</w:t>
+                <w:t xml:space="preserve">Revisiting ancient DNA insights into the human history of the Pacific Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadin Rohland</w:t>
+                <w:t xml:space="preserve">Ron Pinhasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 555 (7695), pp.197-203. </w:t>
+              <w:t xml:space="preserve">Archaelology in Oceania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (1), pp.53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature25778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/arco.5180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339006v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language continuity despite population replacement in Remote Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Nägele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Colleran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (4), pp.731-740. </w:t>
@@ -5028,103 +5028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-isotopic analysis of first Polynesian diet (Talasiu, Tongatapu, Kingdom of Tonga)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack N. Fenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Reepmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18, pp.308 - 317. </w:t>
@@ -5156,3921 +5156,4055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01775314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Turnover in Remote Oceania Shortly after Initial Settlement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genomic history of southeastern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontus Skoglund</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stuart Bedford</w:t>
+                <w:t xml:space="preserve">Iain Mathieson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songül Alpaslan-Roodenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szécsényi-Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadin Rohland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.02.051⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 555 (7695), pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature25778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02781794v1</w:t>
+                <w:t xml:space="preserve">hal-03339006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprised Archaeological History of Taiwan through the Long-Term Record of Heping Dao, Keelung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cruz Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Serrano Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Torra Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gener Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Consuegra Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Historical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (4), pp.905-940. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10761-017-0453-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02781244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing at Arapus-Mangaasi, Efate, Vanuatu (2800–2200 BP): New methodological approaches and results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Population Turnover in Remote Oceania Shortly after Initial Settlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontus Skoglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (7), pp.1157-1165.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.02.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.01.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400880v1</w:t>
+                <w:t xml:space="preserve">halshs-02781794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic resources in human diet in the Late Mesolithic in Northern France and Luxembourg: insights from carbon, nitrogen and sulphur isotope ratios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fishing at Arapus-Mangaasi, Efate, Vanuatu (2800–2200 BP): New methodological approaches and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bouffandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.351-368. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18, pp.356-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-016-0356-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02779720v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t>
+                <w:t xml:space="preserve">Aquatic resources in human diet in the Late Mesolithic in Northern France and Luxembourg: insights from carbon, nitrogen and sulphur isotope ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+                <w:t xml:space="preserve">Dorothée Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myo Min Kyaw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tin Tin Win</w:t>
+                <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Thu Win</w:t>
+                <w:t xml:space="preserve">Daniel Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.351-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-016-0356-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350957v1</w:t>
+                <w:t xml:space="preserve">hal-02779720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From one ritual to another: the long-term sequence of the Bury gallery grave (northern France, fourth–second millennia BC)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chambon</w:t>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Gabriel Pariat</w:t>
+                <w:t xml:space="preserve">Myo Min Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin Tin Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Marçais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thu Thu Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 91 (355), pp.57-73. </w:t>
+              <w:t xml:space="preserve">, 2018, 92 (363), pp.690-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2016.256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01565208v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the International Meeting ‘Spatial Dynamics in Oceania: Dis-covery, Appropriation and Emergence of Traditional Societies’</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From one ritual to another: the long-term sequence of the Bury gallery grave (northern France, fourth–second millennia BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Molle</w:t>
+                <w:t xml:space="preserve">Laure Salanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Pariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (355), pp.57-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2016.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645240v1</w:t>
+                <w:t xml:space="preserve">halshs-01565208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene Mitochondrial Genomes Suggest a Single Major Dispersal of Non-Africans and a Late Glacial Population Turnover in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Ancient genomic insights into the peopling of the Southwest Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontus Skoglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rougier</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kendra Sirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 538 (7626), pp.510-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature19844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.01.037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02006636v1</w:t>
+                <w:t xml:space="preserve">hal-02112761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene human mitochondrial genomes suggest late dispersal of non- Africans and a Late Glacial population turnover in Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proceedings of the International Meeting ‘Spatial Dynamics in Oceania: Dis-covery, Appropriation and Emergence of Traditional Societies’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Molle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26, pp.827-833</w:t>
+              <w:t xml:space="preserve">Séances de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La pratique de l'espace en Océanie : découverte, appropriation et émergence des systèmes sociaux traditionnels, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315076v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient genomic insights into the peopling of the Southwest Pacific</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Pleistocene Mitochondrial Genomes Suggest a Single Major Dispersal of Non-Africans and a Late Glacial Population Turnover in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissa Mittnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée g. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature19844⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.827-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2016.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112761v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic history of Ice Age Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Pleistocene human mitochondrial genomes suggest late dispersal of non- Africans and a Late Glacial population turnover in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapan Mallick</w:t>
+                <w:t xml:space="preserve">Gabrile Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alissa Mittnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.827-833</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02781039v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Lapita skeletons from Vanuatu show Polynesian craniofacial shape: Implications for Remote Oceanic settlement and Lapita origins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The genetic history of Ice Age Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Detroit</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qiaomei Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Posth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Hajdinjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapan Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1516186113⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 534 (7606), pp.200-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature17993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01730862v1</w:t>
+                <w:t xml:space="preserve">halshs-02781039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aspect matériel de la gestion du cadavre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Sellier</w:t>
+                <w:t xml:space="preserve">Early Lapita skeletons from Vanuatu show Polynesian craniofacial shape: Implications for Remote Oceanic settlement and Lapita origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Detroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-016-0157-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (2), pp.292 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1516186113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02779098v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01730862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la transformation anthropique du cadavre : le cas des sépultures Lapita de Teouma (Vanuatu)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'aspect matériel de la gestion du cadavre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (1-2), pp.39-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13219-016-0145-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 28 (1-2), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0157-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02778895v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02779098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chronology of occupation at Teouma, Vanuatu: Use of a modified chronometric hygiene protocol and Bayesian modeling to evaluate midden remains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur la transformation anthropique du cadavre : le cas des sépultures Lapita de Teouma (Vanuatu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Allièse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Spriggs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.08.024⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1-2), pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0145-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02778403v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02778895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reptile Remains from Tiga (Tokanod), Loyalty Islands, New Caledonia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chronology of occupation at Teouma, Vanuatu: Use of a modified chronometric hygiene protocol and Bayesian modeling to evaluate midden remains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wake</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fiona Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69 (4), pp.531-557. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.95-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2984/69.4.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02778753v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02778403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the Myanmar Bronze Age: Preliminary 14C Dates from the Oakaie 1 Cemetery near Nyaung'gan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reptile Remains from Tiga (Tokanod), Loyalty Islands, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Andia</w:t>
+                <w:t xml:space="preserve">Juan Daza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Champion</w:t>
+                <w:t xml:space="preserve">Aaron Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Colonna</w:t>
+                <w:t xml:space="preserve">Ian Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7152/jipa.v39i0.14902⟩</w:t>
+              <w:t xml:space="preserve">Pacific Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69 (4), pp.531-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2984/69.4.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529079v1</w:t>
+                <w:t xml:space="preserve">halshs-02778753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic uniformity and segregation in Tongan mounds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Dating the Myanmar Bronze Age: Preliminary 14C Dates from the Oakaie 1 Cemetery near Nyaung'gan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Helles Olesen</w:t>
+                <w:t xml:space="preserve">Lucy Andia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2014.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2015), pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7152/jipa.v39i0.14902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-02778554v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Social and Cultural Change in Central Vanuatu Between 3000 and 2000 BP: Comparing Funerary and Dietary Patterns of the First and Later Generations at Teouma, Efate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Isotopic uniformity and segregation in Tongan mounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack N. Fenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Cressey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Helles Olesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.644-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2014.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15564894.2014.921958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01411008v1</w:t>
+                <w:t xml:space="preserve">halshs-02778554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapita Diet in Remote Oceania: New Stable Isotope Evidence from the 3000-Year-Old Teouma Site, Efate Island, Vanuatu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Evidence for Social and Cultural Change in Central Vanuatu Between 3000 and 2000 BP: Comparing Funerary and Dietary Patterns of the First and Later Generations at Teouma, Efate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hallie Buckley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090376.s003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.381 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15564894.2014.921958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411014v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du provisoire conçu pour durer ? La question du statut des restes dans les dépôts funéraires partiels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lapita Diet in Remote Oceania: New Stable Isotope Evidence from the 3000-Year-Old Teouma Site, Efate Island, Vanuatu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Kinaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallie Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0090376.s003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.2077⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01529113v1</w:t>
+                <w:t xml:space="preserve">hal-01411014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sépulture à char de La Tène A ancienne des “Craises” à Molinons (Yonne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Baray</w:t>
+                <w:t xml:space="preserve">Du provisoire conçu pour durer ? La question du statut des restes dans les dépôts funéraires partiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Sarrazin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+                <w:t xml:space="preserve">Jennifer Kerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132, pp.60-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.2077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01105333v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapita subsistence strategies and food consumption patterns in the community of Teouma (Efate, Vanuatu)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">La sépulture à char de La Tène A ancienne des “Craises” à Molinons (Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.5-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.01.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00592063v1</w:t>
+                <w:t xml:space="preserve">halshs-01105333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+                <w:t xml:space="preserve">Lapita subsistence strategies and food consumption patterns in the community of Teouma (Efate, Vanuatu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leclerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-G. Pariat</w:t>
+                <w:t xml:space="preserve">Hallie R. Buckley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Kinaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (8), pp.1820-1829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2010.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-010-0017-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868643v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00592063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvertes récentes d'inhumations et d'une incinération datées du mésolithique en Ile-de-France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Cottiaux</w:t>
+                <w:t xml:space="preserve">De la récurrence à la norme: interpréter les pratiques funéraires en préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bocquentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Confaloniéri</w:t>
+                <w:t xml:space="preserve">J. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delattre</w:t>
+                <w:t xml:space="preserve">J.-G. Pariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (3-4), pp.157-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-010-0017-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01655264v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary patterns during the late prehistoric/historic period in Cikobia island (Fiji) : insights from stable isotopes and dental pathologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+                <w:t xml:space="preserve">Découvertes récentes d'inhumations et d'une incinération datées du mésolithique en Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cottiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Buquet-Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Confaloniéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1396-1410</w:t>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169004v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01655264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les abris sépulcraux de la presqu'île de Narinda (Province de Mahajanga, Madagascar)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dietary patterns during the late prehistoric/historic period in Cikobia island (Fiji) : insights from stable isotopes and dental pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Tombomiadana-Raveloson</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.7-22</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1396-1410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846087v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution des comportements alimentaires aux époques historiques en Europe à partir de l’analyse isotopique d’ossements humains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les abris sépulcraux de la presqu'île de Narinda (Province de Mahajanga, Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beby Ramanivosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gommery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tombomiadana-Raveloson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002</w:t>
+              <w:t xml:space="preserve">Afrique : Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.7-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644599v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements alimentaires au Moyen-Age à Grenoble : application de la biogéochimie isotopique à la nécropole Saint-Laurent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reconstitution des comportements alimentaires aux époques historiques en Europe à partir de l’analyse isotopique d’ossements humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Colardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 324 (5), pp.479-487</w:t>
+              <w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681758v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude archéozoologique du niveau magdalénien ancien de la grotte tournal à Bize (Aude, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportements alimentaires au Moyen-Age à Grenoble : application de la biogéochimie isotopique à la nécropole Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma El Hazzazi</w:t>
+                <w:t xml:space="preserve">E. Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bocherens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lacombat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Colardelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire Européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 14, pp 115-133</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 324 (5), pp.479-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194049v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhinomaxillary Changes in a New-Caledonian Cranium: Palaeopathological Differential Diagnosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude archéozoologique du niveau magdalénien ancien de la grotte tournal à Bize (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand-Yves Mafart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Paletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma El Hazzazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacombat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 9 (5), p. 374-378</w:t>
+              <w:t xml:space="preserve">Préhistoire Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14, pp 115-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644585v1</w:t>
+                <w:t xml:space="preserve">hal-03194049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rhinomaxillary Changes in a New-Caledonian Cranium: Palaeopathological Differential Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand-Yves Mafart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (5), p. 374-378</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variabilité humaine au Néolithique récent final dans le Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 39, pp.239-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galip.1997.2153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9080,1821 +9214,1821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et interactions culturelles dans l’Asie du Sud-Est protohistoriques, le cas du Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Saw Naing Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daw Kay Thwe Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133pa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie, alimentation et autres comportements humains dans le Pacifique sud il y a 2000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133pp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques insulaires dans le Pacifique Sud : 2000 ans de dynamiques familiales, biologiques et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133on⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinités biologiques et histoire des peuplements humains : synergie des données morphométriques et génétiques en Océanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Rathmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Rubio Arauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la société d'anthropologie de paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bordeaux, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.13818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing mortuary and dietary practices over time in South Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone, people and diseases in pre-european Marquesas islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Myanmar funerary archaeology in a regional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anatauari'I Leal-Tamari’i</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au coeur du triangle polynésien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polynésie française; CIRAP, Nov 2022, Punaauai, French Polynesia</w:t>
+              <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906344v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode and tempo of life courses of South Pacific Islanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myanmar funerary archaeology in a regional perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bone, people and diseases in pre-european Marquesas islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatauari'I Leal-Tamari’i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">Au coeur du triangle polynésien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polynésie française; CIRAP, Nov 2022, Punaauai, French Polynesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906444v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age and sex structure of burial sites in continental Southeast Asia, a funerary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daw Kay Thwe Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Saw Naing Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daw Tin Tin Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic dynamics and health of past populations in Melanesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EFSO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EFSO, Jun 2022, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Lapita mollusc shell bead production in Tanna, southern Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Basilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle C. Langley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterning of colonial burials at Heping Dao (Taiwan) viewed through archaeology archaeothanatology, and archaeogenetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Carlhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Nägele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Cruz Berrocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Serrano Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indo Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment and subsistance in Northern France during the Late Glacial and Early Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIè Congrès mondial UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesolithic occupations on the edge of the Seine. Spatial organisation and function of the site of 62 rue Henry Farman, Paris (15th arrondissement)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palethnographie du Mésolithique : recherches sur les habitats de plein air entre Loire et Neckar/ Actes de la table ronde de Paris, 27-27 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France. pp.16-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les squelettes de Saint-Laurent de Grenoble, des témoins de l'alimentation et de la santé au Moyen-Age (XIIIe-XVe siècles, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Collardelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque de l'Institut Européen d'Histoire et des Cultures de l'Alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00305311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biométrie de la croissance et état nutritionnel à Saint-Laurent de Grenoble (XIIIème-XVème siècles, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'homme et ses images : mesures, représentations, constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France. pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10904,150 +11038,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of Mesolithic scattered human remains from Noyen-sur-Seine (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Glas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mordant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIé congrés UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11057,1013 +11191,1013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations mésolithiques dans la moyenne vallée de la Seine. Le site de la rue Farman à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Chesnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 302 p., 2023, Recherches archéologiques 24, 978-2-271-14816-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a History of Pacific Prehistory. Historiographical approaches to francophone archaeology in Oceania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dotte-Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networks and Monumentality in the Pacific. Proceedings of the XVIII UISPP World Congress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pour une histoire de la préhistoire océanienne. Approches historiographiques de l’archéologie francophone dans le Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dotte-Sarout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Di Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Spriggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pacific-credo Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Cahiers du Credo, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pacific.1103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362675v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire de la préhistoire océanienne. Approches historiographiques de l’archéologie francophone dans le Pacifique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Networks and Monumentality in the Pacific. Proceedings of the XVIII UISPP World Congress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...32 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982195v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les momies de Faténaoué/Hwatenewe (Voh, Province Nord). Etude archéologique et anthropologique d’un site funéraire kanak ancien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le funéraire: mémoire, protocoles, monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delaplace, Grégory and Valentin, Frédérique. De Boccard, 2015, 978-2-7018-0434-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">28, pp.690, 2015, Bibliothèque de l'Antiquité Tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaîne opératoire funéraire: ethnologie et archéologie de la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin Frédérique, Rivoal Isabelle, Thevenet Corinne, et Sellier Pascal. Éditions de Boccard, pp.48, 2014, Travaux de la Maison René Ginouvès, 18, 978-2-7018-0352-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes, milieux et traditions dans le Pacifique Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boccard, 2010, 978-2-7018-0282-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie des morts. Etudes anthropologiques de squelettes préhistoriques en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12073,2602 +12207,2602 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes du Passé au Vanuatu : Empreintes de Pouvoir et d'Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elise Patole Edoumba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vanuatu: Pouvoir des femmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Muséum d'histoire naturelle de La Rochelle, pp.53-63, 2025, 978 2 919425 21 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du cannibalisme en archéologie océanienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénael Murphy et Dominique Barbe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cannibale dévêtu. Traces, récits et représentations de l'anthropophagie en Océanie depuis le XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.35-48, 2024, 978-27535-9557-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeology and the emergence of customary resource management in Southern Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James L. Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Horrocks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott M. Fitzpatrick; Jon M. Erlandson; Kristina M. Gill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability in Ancient Island Societies: An archaeology of human resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University Press of Florida, pp.120-141, 2024, 978-0-8130-6997-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/jj.13167851.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts aux vivants, l'occultation du funéraire en Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts aux vivants, l’occultation du funéraire en Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Actes du 29e Congrès préhistorique de France (« Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encompassing islandscapes in southern Vanuatu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brysbaert A.; Vikatou I.; Pakkanen J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping cultural landscape, connecting Agriculture, crafts, construction, transport, and resilience strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.117-132, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Roi Mata aux Marae polynésiens : José Garanger, océaniste de la diversité archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XVIII UISPP World Congress. (Archaeopress 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From funerary objects to archaeology of death in the Pacific islands: archaeologists and bio-archaeologists views on ancient burials, 1938 to 1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a History of Pacific Prehistory. Historiographical approaches to francophone archaeology in Oceania,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude anthropo-archéologique des restes humains sur le marae de Taputapu atea, mis au jour lors de la restauration engagée en 1994-1995 par le CPSH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan sur la recherche archéologique en Polynésie française 2005-2015, Dossier d’Archéologie polynésienne n° 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a History of Pacific Prehistory: introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dotte-Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Di Piazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Spriggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a History of Pacific Prehistory. Historiographical approaches to francophone archaeology in Oceania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets funéraires à l’archéologie de la mort dans les îles du Pacifique : points de vue archéologiques et archéo-anthropologiques, 1938-1985</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une histoire de la préhistoire océanienne. Approches historiographiques de l’archéologie francophone dans le Pacifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pacific-credo Publications, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to explain Polynesian Outliers’ heterogeneity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinger W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Flexner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedford S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Détroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann A., Valentin F., Sand C., Nolet E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and monumentality in the Pacific</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp. 62-77, 2020, UISPP PROCEEDINGS SERIES VOLUME – XXXVIII, ISBN 978-1-78969-716-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mummification of the human body as a vector of social link: the case of Faténaoué (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologies of Island Melanesia: Current approaches to landscapes, exchange and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From First Encounters to Sustained Engagement and Alienation: European and ni-Vanuatu contact from 1774 to 1915, Port Sandwich, Malakula, Vanuatu, Southwest Pacific.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical and archaeological perspectives on early modern colonialism in Asia-Pacific, the Southwest Pacific and Oceanian regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses isotopiques et comportements alimentaires des défunts de Faténaoué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abri de Faténaoué, site funéraire de Voh en Nouvelle Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.81-87, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three thousand year old jar burials at the Teouma cemetery (Vanuatu): a Southeast Asian-Lapita connection?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-I. Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bedford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Spriggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lapita Cultural Complex in Time and Space: Expansion Routes, Chronologies and Typologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brépols Publishers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le site archéologique de Saint-Romain-en-Gal, Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.443-459, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude anthropologique de la population de l'aire funéraire des thermes des Lutteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prisset, J.-L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l’aire funéraire des thermes des Lutteurs (IVè-Xè siècles), tomes 1 et 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Brepols, pp.441-478, 2015, Bibliothèque de l’Antiquité tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue des sépultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Heerscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prisset, J.-L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon : l'aire funéraire des thermes des Lutteurs (IVe-Xe siècles). Vol. 1, Etudes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Brepols, pp.557-665, 2015, Bibliothèque de l’Antiquité tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des restes animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prisset, Jean-Luc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Romain-en-Gal aux temps de Ferréol, Mamert et Adon. L’aire funéraire des thermes des Lutteurs (IVe-Xe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28, Brépols Publishers, pp.336-343, 2015, Bibliothèque de l'Antiquité tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : la chaîne opératoire funéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Valentin; Isabelle Rivoal; Corinne Thévenet et Pascal Sellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Chaîne opératoire funéraire. Ethnologie et archéologie de la mort </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.7-10, 2014, 978-2-7018-0352-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01424470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie funéraire (chapitre 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Zammit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole de Vilanova à Céret (Pyrénées-Orientales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupations mésolithiques en bord de Seine : le site du 62 rue Henry-Farman à Paris (15e arrondissement) : organisation et fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valentin, Boris ; Souffi, Bénédicte ; Ducrocq, Thierry ; Fagnart, Jean-Pierre ; Séara, Frédéric ; Verjux, Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palethnographie du mésolithique recherches sur les habitats de plein air entre Loire et Neckar: actes de la table ronde internationale de Paris, 26 et 27 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société préhistorique française, pp.13-36, 2013, Mémoires de la Société Préhistorique française, 978-2-913745-49-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquesan Trophy Skulls: Description, Osteological Analyses and Changing Motivations in the South Pacific.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bioarchaeology of the Human Head: Decapitation, Deformation, and Decoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biométrie de la croissance et état nutritionnel à Saint-Laurent de Grenoble (13e-15e siècles, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Herrscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Homme et ses images, mesures, représentations, constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des données crâniométriques des populations du bassin parisien et d'Europe centrale du IIIe millénaire : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Cerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Murail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Bruzek, B. Vandermeersch et M.D. Garralda (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements biologiques et culturels en Europe de la fin du Paléolithique moyen au Néolithique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux I, pp.213-220, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00446459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14678,100 +14812,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cadavres dans nos poubelles : restes humains et espaces détritiques de la Préhistoire à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bmsap.7748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14781,265 +14915,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du terrain au laboratoire - Stratégies analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les biorestes (ossements humains et animaux, restes botaniques, etc.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolo Mazzucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15049,534 +15183,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes humains de Pincevent, niveau IV0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional d'Archéologie d'Île de France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses paléogénétiques et datations, in Bignon-Lau O (dir.) 2021, Rapport intermédiaire d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2020-2022) Site n° 77210 AP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Stépanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2021, p. 273-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes humains du niveau IV0 et les perspectives des analyses ADN, in Bignon-Lau O (dir.) 2019, Rapport final d’opération archéologique programmée du site de Pincevent (La Grande-Paroisse, Seine-et-Marne) (Triennale 2017-2019) Site n° 77210 AP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bignon-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Posth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional de l'Archéologie d'Île-de-France, Ministère de la Culture ; CNRS. 2019, p. 219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des derniers néandertaliens aux premiers agriculteurs dans le massif du Jura et ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bocherens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée G. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Première année, Service Régional de l'Archéologie de Franche-Comté et Laboratoire de Chrono-environnement. 2014, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aire funéraire des thermes des Lutteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId434"/>
+      <w:footerReference w:type="default" r:id="rId440"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15723,51 +15857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571173v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bedford" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iarawai Phillip" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sarvanu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Willie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hawkins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.70023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nomenjanahary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Ramanivosoa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Randrianja" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zlz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05229820v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431q" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mackenzie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13snv" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Spriggs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salkon Yona" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5346" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048629v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413972v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Turchyn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Bradbury" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cooper" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106418" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433677v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Flexner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290465" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hayes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie Buckley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105916" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572897v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300749" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponchelet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104756" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682925v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horrocks" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flexner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochrane E Allen M. Kirch P. Burley D. Presswell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/78.1.2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682968v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skourtanioti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pierini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Guevara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M&#246;tsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07546-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Velsko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra Fagern&#228;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tromp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53920-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.18.563027" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Fenwick" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Flexner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885644v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R. Arauna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bergstedt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.08.055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112266v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fenner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clark" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01267-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03205291v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R Arauna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuadros-Espinoza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03236-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356192v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106843" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467110v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7748" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112264v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reepmeyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redbird Ferguson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Miszkiewicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vrahnas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Sims" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitraporn Vongsvivut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83264-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428143v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Berrocal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serrano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hwa Tsang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-019-00520-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977607v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970590v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Parton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.89" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970598v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lipson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shing" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909458v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baumann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01149-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469605319846719" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440839v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Willis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15029" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428169v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin N&#228;gele" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Colleran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5181" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Pinhasi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5180" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mathieson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Alpaslan-Roodenberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;cs&#233;nyi-Nagy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25778" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0498-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack N. Fenner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781794v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Skoglund" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.02.051" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781244v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serrano Herrero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Torra P&#233;rez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gener Moret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Consuegra Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-017-0453-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bouffandeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.01.025" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0356-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565208v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mar&#231;ais" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.256" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006636v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e&#160;g. Drucker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.037" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315076v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrile Renaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnick" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112761v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Sirak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19844" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaomei Fu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapan Mallick" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17993" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730862v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516186113" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02779098v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0157-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778895v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alli&#232;se" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0145-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778403v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.08.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778753v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bauer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lilley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wake" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/69.4.8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cressey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Helles Olesen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2014.11.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNX5G16F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411008v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2014.921958" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411014v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090376.s003" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529113v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2077" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XMDNFH1C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105333v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592063v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie R. Buckley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.039" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94MNSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868643v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclerc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Pariat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0017-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E98955890611D39485B2F6BB4E31A6C7F34E7D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Confaloni&#233;ri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169004v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846087v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombomiadana-Raveloson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644599v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681758v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herrscher" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194049v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paletta" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Hazzazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacombat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Yves Mafart" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367046v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1997.2153" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902591v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Saw Naing Oo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pa" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902587v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pp" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Rathmann" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Feldman" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Rubio Arauna" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13818" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906435v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906344v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatauari'I Leal-Tamari&#8217;i" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906391v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906444v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906418v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906352v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906452v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basilia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Langley" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906370v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Carlhoff" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836227v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Collardelle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007531v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862511v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drucker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouge" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mordant" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467130v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362675v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982195v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pacific/1103" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.1103" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862485v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gony" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01609856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772875v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862498v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856520v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684684v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514346v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williams" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.13167851.11" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021427v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906543v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893131v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467203v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467140v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467212v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467159v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011741v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977878v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger W." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedford S." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862444v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862456v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abong" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411070v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862461v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-I. Choi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spriggs" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411046v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838180v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838164v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Heerscher" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424470v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862471v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zammit" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538927v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799733v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644495v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446459v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Cerny" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382316v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308634v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312814v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312714v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118054v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Krause" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627845v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Skopal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliya Bounxayhip" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cooper" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2026.10352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Bedford" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iarawai Phillip" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sarvanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Willie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Hawkins" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.70023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Henderson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Spriggs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salkon Yona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5346" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161516v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mackenzie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Kn&#252;sel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13snv" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413989v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153s4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324221v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nomenjanahary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beby Ramanivosoa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gommery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Randrianja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zlz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05229820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431q" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048629v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kn&#252;sel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Turchyn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Bradbury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cooper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106418" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hayes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie Buckley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2023.105916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Flexner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0290465" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300749" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705021v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ponchelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104756" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682925v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horrocks" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bedford" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flexner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochrane E Allen M. Kirch P. Burley D. Presswell" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/78.1.2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682968v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Skourtanioti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pierini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Guevara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M&#246;tsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07546-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813471v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Velsko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zandra Fagern&#228;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Tromp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53920-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270395v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.10.18.563027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914453v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Fenwick" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Flexner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885644v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R. Arauna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bergstedt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Choin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mendoza-Revilla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Harmant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.08.055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112266v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Fenner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Clark" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01267-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03205291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara R Arauna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Cuadros-Espinoza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03236-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356192v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Tacail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Albalat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106843" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467110v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.7748" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Miszkiewicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vrahnas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Sims" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitraporn Vongsvivut" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83264-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112264v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reepmeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redbird Ferguson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428143v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Valentin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Cruz Berrocal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serrano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hwa Tsang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-019-00520-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peschaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deseine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Jeune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970590v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Parton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.89" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baumann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01149-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lipson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Shing" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2020.09.035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469605319846719" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440839v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Willis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428169v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin N&#228;gele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Colleran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5181" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428170v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Pinhasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arco.5180" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02782241v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0498-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01775314v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack N. Fenner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mathieson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Alpaslan-Roodenberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sz&#233;cs&#233;nyi-Nagy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature25778" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781244v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Serrano Herrero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Torra P&#233;rez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gener Moret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Consuegra Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10761-017-0453-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781794v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pontus Skoglund" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.02.051" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bouffandeau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.01.025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02779720v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Drucker" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Thevenet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mordant" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0356-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565208v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Salanova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chambon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Pariat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mar&#231;ais" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2016.256" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112761v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendra Sirak" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature19844" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Molle" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006636v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Renaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e&#160;g. Drucker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.037" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrile Renaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissa Mittnick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02781039v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaomei Fu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hajdinjak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Petr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapan Mallick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature17993" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01730862v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Detroit" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1516186113" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02779098v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sellier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0157-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778895v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alli&#232;se" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0145-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778403v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Petchey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.08.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778753v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Daza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Bauer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Lilley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wake" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2984/69.4.8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02778554v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cressey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Helles Olesen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2014.11.008" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNX5G16F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2014.921958" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411014v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Kinaston" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0090376.s003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529113v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2077" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XMDNFH1C-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105333v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarrazin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592063v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallie R. Buckley" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2010.01.039" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P94MNSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868643v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leclerc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Pariat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-010-0017-8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E98955890611D39485B2F6BB4E31A6C7F34E7D4C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01655264v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Buquet-Marcon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Confaloni&#233;ri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169004v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846087v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tombomiadana-Raveloson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681758v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herrscher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Colardelle" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194049v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paletta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Hazzazi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacombat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644585v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Yves Mafart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367046v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1997.2153" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902591v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Saw Naing Oo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902587v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pp" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Rathmann" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Feldman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Rubio Arauna" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13818" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906435v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906444v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906391v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906344v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatauari'I Leal-Tamari&#8217;i" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906418v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906352v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906452v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Basilia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle C. Langley" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906370v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Carlhoff" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836227v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00305311v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Collardelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007531v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862511v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Glas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Drucker" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouge" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mordant" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467130v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dotte-Sarout" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Di Piazza" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982195v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pacific/1103" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pacific.1103" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362675v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hermann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nolet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862485v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gony" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01609856v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delaplace" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411041v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prisset" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leblanc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01631967v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivoal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772875v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hardy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862498v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856520v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514346v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Williams" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.13167851.11" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021427v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906543v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893131v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467203v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467140v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467212v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467159v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011741v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977878v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zinger W." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bedford S." TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent D&#233;troit" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862444v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862456v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abong" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Singh" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411070v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862461v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-I. Choi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spriggs" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411046v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838164v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Heerscher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195981v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424470v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862471v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zammit" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538927v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799733v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02644495v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446459v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Cerny" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Murail" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382316v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615849v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccolo Mazzucco" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615851v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308634v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312814v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312714v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118054v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cupillard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Krause" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709039v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>