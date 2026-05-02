--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -81,3348 +81,3352 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (126)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (128)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Structure of Tropical Estuarine Communities Through eDNA and Implications for Biomonitoring</w:t>
+                <w:t xml:space="preserve">ANIS ‐E: An Atlas of Marine Non‐Indigenous Species in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Pansu</w:t>
+                <w:t xml:space="preserve">Clément Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chivas</w:t>
+                <w:t xml:space="preserve">Mathieu Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Carlin</w:t>
+                <w:t xml:space="preserve">Amelia Curd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Gruythuysen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.70180⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.70242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245293v1</w:t>
+                <w:t xml:space="preserve">hal-05603216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Océan et climat : quelles options pour demain ? : un regard sur la recherche en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devi Veytia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Yunne Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Trouche</w:t>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, en ligne [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.x4w5q5ux9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434404v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning-based evidence map of ocean-related options for climate change mitigation and adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling Structure of Tropical Estuarine Communities Through eDNA and Implications for Biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devi Veytia</w:t>
+                <w:t xml:space="preserve">Christine Chivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mariani</w:t>
+                <w:t xml:space="preserve">Geoffrey Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Martí Barclay</w:t>
+                <w:t xml:space="preserve">Jacob Gruythuysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Airoldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
+                <w:t xml:space="preserve">Marcelo Merten Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44183-025-00159-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.e70180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.70180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373737v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spread of Aoroides longimerus Ren &amp; Zheng, 1996 across the Mediterranean and the Atlantic: genetic diversity, anthropogenic transport, and ecological implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Guerra-García</w:t>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Desiderato</w:t>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Mucciolo</w:t>
+                <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Navarro-Barranco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Macarena Ros</w:t>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12681/mms.41784⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05330507v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long‐Term Ecological Research Data Set From the Marine Genetic Monitoring Program ARMS ‐ MBON 2018–2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A machine learning-based evidence map of ocean-related options for climate change mitigation and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devi Veytia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nauras Daraghmeh</w:t>
+                <w:t xml:space="preserve">Vicky Martí Barclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrina Exter</w:t>
+                <w:t xml:space="preserve">Laura Airoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Pagnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ibon Cancio</w:t>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14073⟩</w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-025-00159-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965970v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spread of Aoroides longimerus Ren &amp; Zheng, 1996 across the Mediterranean and the Atlantic: genetic diversity, anthropogenic transport, and ecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Guerra-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Desiderato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Siuda</w:t>
+                <w:t xml:space="preserve">Serena Mucciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Blanfuné</w:t>
+                <w:t xml:space="preserve">Carlos Navarro-Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skye Dibner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+                <w:t xml:space="preserve">Macarena Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), pp.842 - 859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.41784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04572926v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Long‐Term Ecological Research Data Set From the Marine Genetic Monitoring Program ARMS ‐ MBON 2018–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nauras Daraghmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
+                <w:t xml:space="preserve">Justine Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maéva Gonzalez</w:t>
+                <w:t xml:space="preserve">Piotr Bałazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
+                <w:t xml:space="preserve">Ibon Cancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e14073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760065v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
+                <w:t xml:space="preserve">Lucille Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 166, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genetics of habitat-forming octocorals in two marine protected areas: eco-evolutionary and management implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Siuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Blanfuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Horaud</w:t>
+                <w:t xml:space="preserve">Skye Dibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana Arizmendi-Meija</w:t>
+                <w:t xml:space="preserve">Marc Verlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabet Nebot-Colomer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agostinho Antunes</w:t>
+                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-023-01573-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243162v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04572926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive alien genes are maintained amid a vanishing introgression footprint in a sea squirt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Touchard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Cerqueira</w:t>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrae016⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562298v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA highlights the influence of salinity and agricultural run-off on coastal fish assemblages in the Great Barrier Reef region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative population genetics of habitat-forming octocorals in two marine protected areas: eco-evolutionary and management implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aashi Parikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Pansu</w:t>
+                <w:t xml:space="preserve">Rosana Arizmendi-Meija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Stow</w:t>
+                <w:t xml:space="preserve">Elisabet Nebot-Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael St J. Warne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chivas</w:t>
+                <w:t xml:space="preserve">Paula López‐Sendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123954⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.319-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-023-01573-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550427v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the risk of non-indigenous species introduction through ship hulls in Chile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive alien genes are maintained amid a vanishing introgression footprint in a sea squirt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Brante</w:t>
+                <w:t xml:space="preserve">Fanny Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Frédérique Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.156-177. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/mbi.2023.14.1.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrae016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026853v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t>
+                <w:t xml:space="preserve">Environmental DNA highlights the influence of salinity and agricultural run-off on coastal fish assemblages in the Great Barrier Reef region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna van der Loos</w:t>
+                <w:t xml:space="preserve">Aashi Parikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pansu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinten Bafort</w:t>
+                <w:t xml:space="preserve">Adam Stow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bosch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Bárbara</w:t>
+                <w:t xml:space="preserve">Michael St J. Warne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.123954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373042v2</w:t>
+                <w:t xml:space="preserve">hal-04550427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the risk of non-indigenous species introduction through ship hulls in Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Massé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
+              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.156-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/mbi.2023.14.1.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959836v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal rocky reef fish monitoring in the context of the Marine Strategy Framework Directive: Environmental DNA metabarcoding complements underwater visual census</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luna van der Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quinten Bafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Samuel Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lizé</w:t>
+                <w:t xml:space="preserve">Enric Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Valentini</w:t>
+                <w:t xml:space="preserve">Ignacio Bárbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106625⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123930v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and inherent limits of using environmental DNA for population genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coastal rocky reef fish monitoring in the context of the Marine Strategy Framework Directive: Environmental DNA metabarcoding complements underwater visual census</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Couton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.448⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.106625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179982v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of functionally distinct native and non‐indigenous species within marine urban habitats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13769⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243153v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunities and inherent limits of using environmental DNA for population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon C M Hess</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007040v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐evolution from deep time to contemporary dynamics: the role of timescales and rate modulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+                <w:t xml:space="preserve">Distribution of functionally distinct native and non‐indigenous species within marine urban habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dov Corenblit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naily Nashira Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14222⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (11), pp.1445-1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243257v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban rendezvous along the seashore: Ports as Darwinian field‐labs for studying marine evolution in the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Touchard</w:t>
+                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Z Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Simon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13443⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.e09645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716121v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water eDNA metabarcoding is effective in detecting non-native species in marinas, but detection errors still hinder its use for passive monitoring</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco‐evolution from deep time to contemporary dynamics: the role of timescales and rate modulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Govaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huneman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2022.2075739⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S1), pp.S91-S108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669095v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status and Trends in the Rate of Introduction of Marine Non-Indigenous Species in European Seas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Natacha Carvalho</w:t>
+                <w:t xml:space="preserve">Water eDNA metabarcoding is effective in detecting non-native species in marinas, but detection errors still hinder its use for passive monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cátia Bartilotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d14121077⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2022.2075739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921901v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+                <w:t xml:space="preserve">Urban rendezvous along the seashore: Ports as Darwinian field‐labs for studying marine evolution in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Le Moan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marine Evolutionary Biology, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817700v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for diversity in all the right places? Genetic diversity is highest in peripheral populations of the reef-building polychaete Sabellaria alveolata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Status and Trends in the Rate of Introduction of Marine Non-Indigenous Species in European Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Zenetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Tsiamis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Nunes</w:t>
+                <w:t xml:space="preserve">Marika Galanidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rigal</w:t>
+                <w:t xml:space="preserve">Natacha Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Dubois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cátia Bartilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168 (5), </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03861-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d14121077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210423v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing coastal adaptation strategies to tackle sea level rise</w:t>
+                <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Bongarts Lebbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Chaumillon</w:t>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guigone Camus</w:t>
+                <w:t xml:space="preserve">Camille Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Almar</w:t>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.740602. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.740602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412421v2</w:t>
+                <w:t xml:space="preserve">hal-03817700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanographic structure and seasonal variation contribute to high heterogeneity in mesozooplankton over small spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,12273 +3497,12524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introgression breakthrough left by an anthropogenic contact between two ascidians</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Looking for diversity in all the right places? Genetic diversity is highest in peripheral populations of the reef-building polychaete Sabellaria alveolata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+                <w:t xml:space="preserve">Flávia Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daguin‐thiébaut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16189⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03861-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355754v2</w:t>
+                <w:t xml:space="preserve">hal-03210423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide investigation of the effect of farming and human-mediated introduction on the ubiquitous seaweed Undaria pinnatifida</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing coastal adaptation strategies to tackle sea level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younhee Shin</w:t>
+                <w:t xml:space="preserve">Théophile Bongarts Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Hyun Yang</w:t>
+                <w:t xml:space="preserve">Éric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Won Choi</w:t>
+                <w:t xml:space="preserve">Guigone Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il Ki Hwang</w:t>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.360-368. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.740602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-01378-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.740602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123153v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid recovery of native habitat-builders following physical disturbance on pier pilings offsets colonization of cryptogenic and non-indigenous species in a Chilean port</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An introgression breakthrough left by an anthropogenic contact between two ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin‐thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105231⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (24), pp.6718 - 6732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321963v1</w:t>
+                <w:t xml:space="preserve">hal-03355754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptions and exemptions under the ballast water management convention – Sustainable alternatives for ballast water management?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genome-wide investigation of the effect of farming and human-mediated introduction on the ubiquitous seaweed Undaria pinnatifida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah A Bailey</w:t>
+                <w:t xml:space="preserve">Louis Graf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Broeg</w:t>
+                <w:t xml:space="preserve">Younhee Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chasse</w:t>
+                <w:t xml:space="preserve">Ji Hyun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacey Clarke</w:t>
+                <w:t xml:space="preserve">Ji Won Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Ki Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112823⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.360-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-01378-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321948v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greater functional similarity in mobile compared to sessile assemblages colonizing artificial coastal habitats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exceptions and exemptions under the ballast water management convention – Sustainable alternatives for ballast water management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okko Outinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Broeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112844⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03321975v1</w:t>
+                <w:t xml:space="preserve">hal-03321948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐throughput sequencing on preservative ethanol is effective at jointly examining infraspecific and taxonomic diversity, although bioinformatics pipelines do not perform equally</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid recovery of native habitat-builders following physical disturbance on pier pilings offsets colonization of cryptogenic and non-indigenous species in a Chilean port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.7453⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235933v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looks can be deceiving: Didemnum pseudovexillum sp. nov. (Ascidiacea) in European harbours</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Greater functional similarity in mobile compared to sessile assemblages colonizing artificial coastal habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naily Nashira Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12526-020-01083-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.112844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900649v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spill-back events followed by self-sustainment explain the fast colonization of a newly built marina by a notorious invasive seaweed</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High‐throughput sequencing on preservative ethanol is effective at jointly examining infraspecific and taxonomic diversity, although bioinformatics pipelines do not perform equally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-019-02193-5⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.5533 - 5546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860993v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicated anthropogenic hybridisations reveal parallel patterns of admixture in marine mussels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spill-back events followed by self-sustainment explain the fast colonization of a newly built marina by a notorious invasive seaweed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einar Eg Nielsen</w:t>
+                <w:t xml:space="preserve">Mathilde Salamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Couteau</w:t>
+                <w:t xml:space="preserve">Laurent Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.575 - 599. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.1411-1429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-019-02193-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372503v2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic Hybridization at Sea: three evolutionary questions relevant to invasive species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Looks can be deceiving: Didemnum pseudovexillum sp. nov. (Ascidiacea) in European harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Casso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0547⟩</w:t>
+              <w:t xml:space="preserve">Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (4), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12526-020-01083-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02861012v1</w:t>
+                <w:t xml:space="preserve">hal-02900649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative taxonomic framework for the study of the genus Ciona (Ascidiacea) and description of a new species, Ciona intermedia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Montesanto</w:t>
+                <w:t xml:space="preserve">Replicated anthropogenic hybridisations reveal parallel patterns of admixture in marine mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Salonna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Chimienti</w:t>
+                <w:t xml:space="preserve">Einar Eg Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlaa042⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.575 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861027v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Marine Biodiversity Observation Network for Genetic Monitoring of Hard-Bottom Communities (ARMS-MBON)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Louise Louise Allcock</w:t>
+                <w:t xml:space="preserve">Anthropogenic Hybridization at Sea: three evolutionary questions relevant to invasive species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cynthia Riginos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.572680⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033264v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding on planktonic larval stages: an efficient approach for detecting and investigating life cycle dynamics of benthic aliens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
+                <w:t xml:space="preserve">An integrative taxonomic framework for the study of the genus Ciona (Ascidiacea) and description of a new species, Ciona intermedia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mastrototaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Federica Montesanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Salonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Chimienti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/mbi.2019.10.4.06⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190 (4), pp.1193-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlaa042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431784v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating reproductive phenology in ecological niche models changed the predicted future ranges of a marine invader</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Marine Biodiversity Observation Network for Genetic Monitoring of Hard-Bottom Communities (ARMS-MBON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aschwin Engelen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Matthias Obst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester A Serrão</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Louise Louise Allcock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizz Axberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12910⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.572680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.572680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140719v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genome‐wide investigation of the worldwide invader Sargassum muticum shows high success albeit (almost) no genetic diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aschwin Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nova Mieszkowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 13, pp.500-514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic Diversity and Database Errors Challenge Non-indigenous Species Surveys: An Illustration With Botrylloides spp. in the English Channel and Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Metabarcoding on planktonic larval stages: an efficient approach for detecting and investigating life cycle dynamics of benthic aliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">John Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00615⟩</w:t>
+              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.657-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/mbi.2019.10.4.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303799v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat type drives the distribution of non-indigenous species in fouling communities regardless of associated maritime traffic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Integrating reproductive phenology in ecological niche models changed the predicted future ranges of a marine invader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa M Chefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Serebryakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschwin Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester A Serrão</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 00, pp.1 - 14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12997⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.688-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372571v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and survey-based evidences for effective biotic resistance by predators in ports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptic Diversity and Database Errors Challenge Non-indigenous Species Surveys: An Illustration With Botrylloides spp. in the English Channel and Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Brante</w:t>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-019-02092-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372596v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat formation prevails over predation in influencing fouling communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Habitat type drives the distribution of non-indigenous species in fouling communities regardless of associated maritime traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth González Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Neira Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3654⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 00, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696076v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormalities in bivalve larvae from the Puck Bay (Gulf of Gdansk, southern Baltic Sea) as an indicator of environmental pollution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Experimental and survey-based evidences for effective biotic resistance by predators in ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.11.015⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.339-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-019-02092-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655950v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-indigenous species contribute equally to biofouling communities in international vs local ports in the Biobío region, Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth González Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Neira Hinojosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (7), pp.784-799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08927014.2018.1502276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of the introduced and cultivated Pacific kelp Undaria pinnatifida : Marinas-not farms-drive regional connectivity and establishment in natural rocky reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaromir Guzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (9), pp.1582 - 1597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification increases abundances of Vibrionales and Planctomycetia associated to a seaweed-grazer system: potential consequences for disease and prey digestion efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Abnormalities in bivalve larvae from the Puck Bay (Gulf of Gdansk, southern Baltic Sea) as an indicator of environmental pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Lasota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Gierszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Wolowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Dobrzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.4377⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 126, pp.363-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774858v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling molecular data and experimental crosses sheds light about species delineation: a case study with the genus Ciona</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Habitat formation prevails over predation in influencing fouling communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19811-2⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.477 - 492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767870v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer shifts of bacterial communities associated with the invasive brown seaweed Sargassum muticum are location and tissue dependent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Acidification increases abundances of Vibrionales and Planctomycetia associated to a seaweed-grazer system: potential consequences for disease and prey digestion efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Serebryakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester A. Serrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aschwin H. Engelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e4377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364728v1</w:t>
+                <w:t xml:space="preserve">hal-01774858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected mosaic distribution of two hybridizing sibling lineages in the teleplanically dispersing snail Stramonita haemastoma suggests unusual postglacial redistribution or cryptic invasion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Coupling molecular data and experimental crosses sheds light about species delineation: a case study with the genus Ciona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3418⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19811-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395138v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical examination of environmental effects on the life cycle schedule and range limits of the invasive seaweed Undaria pinnatifida</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Summer shifts of bacterial communities associated with the invasive brown seaweed Sargassum muticum are location and tissue dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Serebryakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Serrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschwin H. Engelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-016-1357-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0206734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449650v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature and salinity on juveniles of two ascidians, one native and one invasive, and their hybrids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A theoretical examination of environmental effects on the life cycle schedule and range limits of the invasive seaweed Undaria pinnatifida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Le Merdy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">James T. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JEMBE.2017.09.019⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.691-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-016-1357-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03971308v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for developing and applying genetic tools to assess and manage biological invasions in marine ecosystems</w:t>
+                <w:t xml:space="preserve">Unexpected mosaic distribution of two hybridizing sibling lineages in the teleplanically dispersing snail Stramonita haemastoma suggests unusual postglacial redistribution or cryptic invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A Darling</w:t>
+                <w:t xml:space="preserve">Tahani El Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bella S Galil</w:t>
+                <w:t xml:space="preserve">Najoua Trigui El Menif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary R Carvalho</w:t>
+                <w:t xml:space="preserve">Carlos Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Rius</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">David Cordero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85, pp.54-64. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (21), pp.9016-9026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176657v1</w:t>
+                <w:t xml:space="preserve">hal-02395138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected collective larval dispersal but little support for sweepstakes reproductive success in the highly dispersive brooding mollusc Crepidula fornicata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of temperature and salinity on juveniles of two ascidians, one native and one invasive, and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florentine Riquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Régis Le Merdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (20), pp.5467-5483. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 497, pp.180-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JEMBE.2017.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893225v1</w:t>
+                <w:t xml:space="preserve">hal-03971308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of the tunicate Asterocarpa humilis on ship hulls and aquaculture facilities in the coast of the Biobío Region, south central Chile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Díaz</w:t>
+                <w:t xml:space="preserve">Recommendations for developing and applying genetic tools to assess and manage biological invasions in marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella S Galil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary R Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.3672⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03971627v1</w:t>
+                <w:t xml:space="preserve">hal-04176657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and recruitment data for Undaria pinnatifida in Brest harbour, France: Model versus field results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Unexpected collective larval dispersal but little support for sweepstakes reproductive success in the highly dispersive brooding mollusc Crepidula fornicata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.02.075⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (20), pp.5467-5483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284837v2</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine invasions enter the genomic era: three lessons from the past, and the way forward</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presence of the tunicate Asterocarpa humilis on ship hulls and aquaculture facilities in the coast of the Biobío Region, south central Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cz/zow053⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e3672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488130v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do settlement dynamics influence competitive interactions between an alien tunicate and its native congener?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Abundance and recruitment data for Undaria pinnatifida in Brest harbour, France: Model versus field results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James T. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2655⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.540-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.02.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420849v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting global genetic patterns in two biologically similar, widespread and invasive Ciona species (Tunicata, Ascidiacea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Do settlement dynamics influence competitive interactions between an alien tunicate and its native congener?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep24875⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323890v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services assessment and compensation costs for installing seaweed farms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katia Frangoudes</w:t>
+                <w:t xml:space="preserve">Contrasting global genetic patterns in two biologically similar, widespread and invasive Ciona species (Tunicata, Ascidiacea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Girard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John D. D. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 71, pp.157 - 165. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.24875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.05.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep24875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692278v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing contemporary hybridization from past introgression with post-genomic ancestry-informative SNPs in strongly differentiated Ciona species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Marine invasions enter the genomic era: three lessons from the past, and the way forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Darling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13854⟩</w:t>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (6), pp.629-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zow053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383805v1</w:t>
+                <w:t xml:space="preserve">hal-01488130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic transport of species across native ranges: unpredictable genetic and evolutionary consequences</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecosystem services assessment and compensation costs for installing seaweed farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Frangoudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.157 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.05.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01387090v1</w:t>
+                <w:t xml:space="preserve">hal-01692278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling approach to explore the critical environmental parameters influencing the growth and establishment of the invasive seaweed Undaria pinnatifida in Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Distinguishing contemporary hybridization from past introgression with post-genomic ancestry-informative SNPs in strongly differentiated Ciona species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.01.038⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (21), pp.5527-5542 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297475v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs and benefits to European shipping of ballast-water and hull-fouling treatment: Impacts of native and non-indigenous species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropogenic transport of species across native ranges: unpredictable genetic and evolutionary consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01241328v1</w:t>
+                <w:t xml:space="preserve">hal-01387090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status, trends and drivers of kelp forests in Europe: an expert assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modelling approach to explore the critical environmental parameters influencing the growth and establishment of the invasive seaweed Undaria pinnatifida in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James T. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-016-1141-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 396, pp.105-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342684v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated rapid assessment surveys reveal contrasting trends in occupancy of marinas by non-indigenous species on opposite sides of the western English Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John D. D. Bishop</w:t>
+                <w:t xml:space="preserve">Costs and benefits to European shipping of ballast-water and hull-fouling treatment: Impacts of native and non-indigenous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine A. Wood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+                <w:t xml:space="preserve">Thomas Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna L. E. Yunnie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tim Fileman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stanley Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.11.043⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.148-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218815v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status, trends and drivers of kelp forests in Europe: an expert assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+                <w:t xml:space="preserve">R. M. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélia Viricel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">R. Aguillar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.1319-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-016-1141-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002440v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence and reproductive synchrony do not ensure hybridization between an alien tunicate and its interfertile native congener</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Repeated rapid assessment surveys reveal contrasting trends in occupancy of marinas by non-indigenous species on opposite sides of the western English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. D. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna L. E. Yunnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-015-9788-1⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (2), pp.699-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227971v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Size Advantage Model of Sex Allocation in the Protandrous Sex-Changer Crepidula fornicata: Role of the Mating System, Sperm Storage, and Male Mobility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-occurrence and reproductive synchrony do not ensure hybridization between an alien tunicate and its interfertile native congener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 186 (3), pp.404-420. </w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.69-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/682361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10682-015-9788-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196801v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA (meta)barcoding of biological invasions: a powerful tool to elucidate invasion processes and help managing aliens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
+                <w:t xml:space="preserve">The Size Advantage Model of Sex Allocation in the Protandrous Sex-Changer Crepidula fornicata: Role of the Mating System, Sperm Storage, and Male Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Sandionigi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Casiraghi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuelle Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-0854-y⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (3), pp.404-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/682361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218809v1</w:t>
+                <w:t xml:space="preserve">hal-01196801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine invasion genetics: from spatio-temporal patterns to evolutionary outcomes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218812v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA (meta)barcoding of biological invasions: a powerful tool to elucidate invasion processes and help managing aliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sandionigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13048⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3, SI), pp.905-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-0854-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200555v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using neutral, selected, and hitchhiker loci to assess connectivity of marine populations in the genomic era</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Marine invasion genetics: from spatio-temporal patterns to evolutionary outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip A. M. Volckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12288⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3, SI), pp.869-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-014-0792-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187735v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure in native and non-native populations of the direct-developing gastropod Crepidula convexa</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-014-2519-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218818v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of biomarker response in field survey: A case study in eight populations of zebra mussels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using neutral, selected, and hitchhiker loci to assess connectivity of marine populations in the genomic era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jouenne</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.06.008⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (8), pp.769-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01077417v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The More We Search, the More We Find: Discovery of a New Lineage and a New Species Complex in the Genus Asparagopsis</w:t>
+                <w:t xml:space="preserve">Genetic structure in native and non-native populations of the direct-developing gastropod Crepidula convexa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laury Dijoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103826⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (10), pp.2433-2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-014-2519-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100867v1</w:t>
+                <w:t xml:space="preserve">hal-01218818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternity and Gregariousness in the Sex-Changing Sessile Marine Gastropod Crepidula convexa: Comparison with Other Protandrous Crepidula Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florentine Riquet</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of biomarker response in field survey: A case study in eight populations of zebra mussels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan A. Pechenik</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giamberini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jouenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esu002⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218816v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of genome-wide polymorphism in the native and invasive range of the marine mollusc Crepidula fornicata</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The More We Search, the More We Find: Discovery of a New Lineage and a New Species Complex in the Genus Asparagopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12161⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e103826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218821v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Southern Hemisphere ascidian Asterocarpa humilis is unrecognised but widely established in NW France and Great Britain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paternity and Gregariousness in the Sex-Changing Sessile Marine Gastropod Crepidula convexa: Comparison with Other Protandrous Crepidula Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. Pechenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-012-0286-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (3), pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esu002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218820v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and mitochondrial genetic variability of an old invader, Dreissena polymorpha (Bivalvia), in French river basins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Contrasting patterns of genome-wide polymorphism in the native and invasive range of the marine mollusc Crepidula fornicata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-013-0472-5⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.1003-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119633v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENETIC DRIFT AND COLLECTIVE DISPERSAL CAN RESULT IN CHAOTIC GENETIC PATCHINESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M. Yearsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 67 (6), pp.1660-1675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01826.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Random Sibling Cannibalism in the Marine Gastropod Crepidula coquimbensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Brante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e67050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0067050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear and mitochondrial genetic variability of an old invader, Dreissena polymorpha (Bivalvia), in French river basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (11), pp.2547-2561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0472-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960755v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE EFFECT OF COLLECTIVE DISPERSAL ON THE GENETIC STRUCTURE OF A SUBDIVIDED POPULATION</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Southern Hemisphere ascidian Asterocarpa humilis is unrecognised but widely established in NW France and Great Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. D. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna L. E. Yunnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evo.12111⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.253-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-012-0286-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01218823v1</w:t>
+                <w:t xml:space="preserve">hal-01218820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial synchronies in the seasonal occurrence of larvae of oysters (Crassostrea gigas) and mussels (Mytilus edulis/galloprovincialis) in European coastal waters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ragnhild Asmus</w:t>
+                <w:t xml:space="preserve">K. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Van Bleijswijk</w:t>
+                <w:t xml:space="preserve">E. Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bremner</w:t>
+                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bastrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.014⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218837v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography and Biogeography Concordance in the Marine Gastropod Crepipatella dilatata (Calyptraeidae) along the Southeastern Pacific Coast</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">THE EFFECT OF COLLECTIVE DISPERSAL ON THE GENETIC STRUCTURE OF A SUBDIVIDED POPULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Yearsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (6), pp.1649-1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/ess030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218836v1</w:t>
+                <w:t xml:space="preserve">hal-01218823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico mining and characterization of 12 EST-SSRs for the invasive slipper limpet Crepidula fornicata</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial synchronies in the seasonal occurrence of larvae of oysters (Crassostrea gigas) and mussels (Mytilus edulis/galloprovincialis) in European coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina J. M. Philippart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragnhild Asmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Van Bleijswijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bremner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.52-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2011.08.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01218844v1</w:t>
+                <w:t xml:space="preserve">hal-01218837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite evidence for sperm storage and multiple paternity in the marine gastropod Crepidula coquimbensis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Phylogeography and Biogeography Concordance in the Marine Gastropod Crepipatella dilatata (Calyptraeidae) along the Southeastern Pacific Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Brante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 103 (5), pp.630-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/ess030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218843v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Phylogeography of the Widely Introduced North West Pacific Ascidian Styela clava</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">In silico mining and characterization of 12 EST-SSRs for the invasive slipper limpet Crepidula fornicata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016755⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (4), pp.291-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218838v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation of the invasive mollusc Crepidula fornicata by the native shell borer Cliona celata: a case of high parasite load without detrimental effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Microsatellite evidence for sperm storage and multiple paternity in the marine gastropod Crepidula coquimbensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-011-9958-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 396 (2), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01218848v1</w:t>
+                <w:t xml:space="preserve">hal-01218843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaic genetic structure and sustainable establishment of the invasive kelp Undaria pinnatifida within a bay (Bay of St-Malo, Brittany)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Global Phylogeography of the Widely Introduced North West Pacific Ascidian Styela clava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharyn J. Goldstien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Hallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruaki Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218840v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Infestation of the invasive mollusc Crepidula fornicata by the native shell borer Cliona celata: a case of high parasite load without detrimental effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (9), pp.3171-3186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (5, SI), pp.1087-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-011-9958-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218851v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental induction of larval metamorphosis by a naturally-produced halogenated compound (dibromomethane) in the invasive mollusc Crepidula fornicata (L.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mosaic genetic structure and sustainable establishment of the invasive kelp Undaria pinnatifida within a bay (Bay of St-Malo, Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4, SI), pp.485-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01218853v1</w:t>
+                <w:t xml:space="preserve">hal-01218840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the slipper limpet Crepidula fornicata (Linnaeus, 1758), a non-indigenous and successful mollusc in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.3171-3186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218850v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of spread of the introduced ascidian Styela clava (Tunicata) in Northern Europe, as revealed by microsatellite markers.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental induction of larval metamorphosis by a naturally-produced halogenated compound (dibromomethane) in the invasive mollusc Crepidula fornicata (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stolba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. Pechenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 393 (1-2), pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-009-9676-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00448616v1</w:t>
+                <w:t xml:space="preserve">hal-01218853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine- and regional-scale genetic structure of the exotic ascidian Styela clava (Tunicata) in south-west England, 50 years after its introduction.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Focus on the slipper limpet Crepidula fornicata (Linnaeus, 1758), a non-indigenous and successful mollusc in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.D.D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), pp.92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00452044v1</w:t>
+                <w:t xml:space="preserve">hal-01218850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast versus Slow Larval Growth in an Invasive Marine Mollusc: Does Paternity Matter?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan A. Pechenik</w:t>
+                <w:t xml:space="preserve">Pathways of spread of the introduced ascidian Styela clava (Tunicata) in Northern Europe, as revealed by microsatellite markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cagnon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">M. H. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D.D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esp007⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (8), pp.2707-2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9676-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218859v1</w:t>
+                <w:t xml:space="preserve">bioemco-00448616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory function of nitric oxide on the onset of metamorphosis in competent larvae of Crepidula fornicata: A transcriptional perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Fine- and regional-scale genetic structure of the exotic ascidian Styela clava (Tunicata) in south-west England, 50 years after its introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Dowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D.D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2009.08.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.442-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.04045.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218861v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00452044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting factors to encapsulation: the combined effects of dissolved protein and oxygen availability on embryonic growth and survival of species with contrasting feeding strategies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Inhibitory function of nitric oxide on the onset of metamorphosis in competent larvae of Crepidula fornicata: A transcriptional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.016329⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3-4), pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218865v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics and hydrodynamic modeling of larval dispersal dissociate contemporary patterns of connectivity from historical expansion into European shelf seas in the polychaete Pectinaria koreni</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Fast versus Slow Larval Growth in an Invasive Marine Mollusc: Does Paternity Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. Pechenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.2089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (4), pp.455-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esp007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218863v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of 11 microsatellite markers in Crepidula convexa (Gastropoda, Calyptraeideae) for parentage analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Limiting factors to encapsulation: the combined effects of dissolved protein and oxygen availability on embryonic growth and survival of species with contrasting feeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02479.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 212 (14), pp.2287-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.016329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218860v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogeographical analysis across three biogeographical provinces of the south-eastern Pacific: the case of the marine gastropod Concholepas concholepas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Population genetics and hydrodynamic modeling of larval dispersal dissociate contemporary patterns of connectivity from historical expansion into European shelf seas in the polychaete Pectinaria koreni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taïmour Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.02056.x⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (6), pp.2089-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.2089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218856v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative phylogeography among hydrothermal vent species along the East Pacific Rise reveals vicariant processes and population expansion in the South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plouviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. M. Shank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (18), pp.3903-3917. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04325.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable selfing rate estimates from imperfect population genetic data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Isolation of 11 microsatellite markers in Crepidula convexa (Gastropoda, Calyptraeideae) for parentage analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (12), pp.2474-2487. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.917-920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-294X.2007.03330.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02479.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349803v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative effectiveness of sugar beet microsatellite markers isolated from genomic libraries and GenBank ESTs to map the sugar beet genome.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phylogeographical analysis across three biogeographical provinces of the south-eastern Pacific: the case of the marine gastropod Concholepas concholepas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Devaux</w:t>
+                <w:t xml:space="preserve">Leyla Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Thiel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Juan Carlos Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (5), pp.969-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.02056.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170456v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to gene flow in the slipper limpet Crepidula fornicata as revealed by microsatellite data and a larval dispersal model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Reliable selfing rate estimates from imperfect population genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps07098⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (12), pp.2474-2487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-294X.2007.03330.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104746v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple introductions promote range expansion of the mollusc Cyclope neritea (Nassariidae) in France: evidence from mitochondrial sequence data.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Comparative effectiveness of sugar beet microsatellite markers isolated from genomic libraries and GenBank ESTs to map the sugar beet genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mielordt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 115, pp.793-805</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02881.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00485683v1</w:t>
+                <w:t xml:space="preserve">hal-00170456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial gene genealogies provide evidence for multiple geographical origins for Cyclope neritea (Nassaridae) populations recently recorded in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Limits to gene flow in the slipper limpet Crepidula fornicata as revealed by microsatellite data and a larval dispersal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 349, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps07098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150203v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative phylogeography of two coastal polychaete tubeworms in the Northeast Atlantic supports shared history and vicariant events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Taïmour Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.1841-1855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00146209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple introductions promote range expansion of the mollusc Cyclope neritea (Nassariidae) in France: evidence from mitochondrial sequence data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Multiple introductions promote range expansion of the mollusc Cyclope neritea (Nassariidae) in France: evidence from mitochondrial sequence data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Simon-Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Garcia-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.1699 - 1711. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1699-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02881.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682956v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregariousness and protandry promote reproductive insurance in the invasive gastropod Crepidula fornicata: evidence from assignment of larval paternity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitochondrial gene genealogies provide evidence for multiple geographical origins for Cyclope neritea (Nassaridae) populations recently recorded in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+                <w:t xml:space="preserve">B. Simon-Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">P. Garcia-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (10), pp.3009-3021. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1699-1711</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00455434v1</w:t>
+                <w:t xml:space="preserve">hal-00150203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal ability and invasion success of Crepidula fornicata in a single gulf: insights from genetic markers and larval dispersal model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Multiple introductions promote range expansion of the mollusc Cyclope neritea (Nassariidae) in France: evidence from mitochondrial sequence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helgoland Marine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1699 - 1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02881.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110546v1</w:t>
+                <w:t xml:space="preserve">hal-01682956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp genetic break between Atlantic and English Channel populations of the polychaete Pectinaria koreni along the North coast of France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Gregariousness and protandry promote reproductive insurance in the invasive gastropod Crepidula fornicata: evidence from assignment of larval paternity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (10), pp.3009-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02988.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186317v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of the eastern Bay of Biscay by the nassariid gastropod &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt;: origin and effects on resident fauna</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Bachelet</w:t>
+                <w:t xml:space="preserve">Dispersal ability and invasion success of Crepidula fornicata in a single gulf: insights from genetic markers and larval dispersal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Helgoland Marine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60, pp.144-152</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854841v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing back seed and pollen flow within the crop-wild Beta vulgaris complex: genetic distinctiveness vs. hot spots of hybridization over a regional scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Sharp genetic break between Atlantic and English Channel populations of the polychaete Pectinaria koreni along the North coast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taïmour Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94, pp.23-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02051453v1</w:t>
+                <w:t xml:space="preserve">hal-00186317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion by the marine gastropod Ocinebrellus inornatus in France. : II. Expansion along the Atlantic coast</w:t>
+                <w:t xml:space="preserve">Invasion of the eastern Bay of Biscay by the nassariid gastropod &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt;: origin and effects on resident fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Martel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId511" w:history="1">
+                <w:t xml:space="preserve">Céline Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps273163⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 276, pp.147 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps276147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682501v1</w:t>
+                <w:t xml:space="preserve">hal-01854841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of an endangered species living in contrasted habitats : Parnassia palustris (Saxifragaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+                <w:t xml:space="preserve">Tracing back seed and pollen flow within the crop-wild Beta vulgaris complex: genetic distinctiveness vs. hot spots of hybridization over a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Colas</w:t>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+                <w:t xml:space="preserve">Maxime Delescluse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Holl</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 11 (6), pp.979-990. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 13 (6), pp.1357-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02150.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2002.01499.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680483v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the genetic structure of Pectinaria koreni (Polychaeta: Pectinariidae) conform to a source-sink metapopulation model at the scale of the Baie de Seine?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasion by the marine gastropod Ocinebrellus inornatus in France. : II. Expansion along the Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Jolly</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10152-002-0123-1⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps273163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04110545v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatial Structure of Sexual and Cytonuclear Polymorphism in the Gynodioecious Beta vulgaris ssp. maritima: I/ at a Local Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population structure of an endangered species living in contrasted habitats : Parnassia palustris (Saxifragaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Holl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Laporte</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Hendoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (6), pp.979-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2002.01499.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020887v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics of Chrysomela tremulae: a first step towards management of transgenic Bacillus thuringiensis poplars Populus tremula x P. tremuloides</w:t>
+                <w:t xml:space="preserve">Does the genetic structure of Pectinaria koreni (Polychaeta: Pectinariidae) conform to a source-sink metapopulation model at the scale of the Baie de Seine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Genissel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. T. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Weinmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hereditas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1601-5223.2000.00085.x⟩</w:t>
+              <w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 56, pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10152-002-0123-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699100v1</w:t>
+                <w:t xml:space="preserve">hal-04110545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linkage disequilibrium between chloroplast DNA and mitochondrial DNA haplotypes in Beta vulgaris ssp. maritima (L.): the usefulness of both genomes for population genetic studies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spatial Structure of Sexual and Cytonuclear Polymorphism in the Gynodioecious Beta vulgaris ssp. maritima: I/ at a Local Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 157 (4), pp.1699-1710</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02020925v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-plant diversity of the European corn borer Ostrinia nubilalis: what value for sustainable transgenic insecticidal Bt maize ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId534" w:history="1">
+                <w:t xml:space="preserve">Population genetics of Chrysomela tremulae: a first step towards management of transgenic Bacillus thuringiensis poplars Populus tremula x P. tremuloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hereditas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 133, pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1601-5223.2000.00085.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1126⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691476v1</w:t>
+                <w:t xml:space="preserve">hal-02699100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow in the European corn borer Ostrinia nubilalis: implications for the sustainability of transgenic insecticidal maize</w:t>
+                <w:t xml:space="preserve">The linkage disequilibrium between chloroplast DNA and mitochondrial DNA haplotypes in Beta vulgaris ssp. maritima (L.): the usefulness of both genomes for population genetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bourguet</w:t>
+                <w:t xml:space="preserve">B. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. D. Bethenod</w:t>
+                <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Pasteur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Forcioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2000.0975⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9 (2), pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00843.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00201050v1</w:t>
+                <w:t xml:space="preserve">hal-02020925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Host-plant diversity of the European corn borer Ostrinia nubilalis: what value for sustainable transgenic insecticidal Bt maize ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267, pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene flow in the European corn borer Ostrinia nubilalis: implications for the sustainability of transgenic insecticidal maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pasteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267 (1439), pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2000.0975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00201050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variation of microsatellite size homoplasy across electromorphs, loci, and populations in three invertebrate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 47 (1), pp.42-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/PL00006361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15769,375 +16024,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports, un nouvel enjeu en écologie marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 2025, Synthèses, 9782759241750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Baehrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Gibert. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel futur sans nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allain Bougrain-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Muséum national d'Histoire naturelle. Editions Reliefs, 2017, ISBN 978-2-8565-3811-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16147,1068 +16402,1068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Les ports, un creuset d’évolutions induites par l’humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouchoucha, Marc; Rey-Valette, Hélène; Viard, Frédérique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports, un nouvel enjeu en écologie marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.67-84, 2025, 978-2-7592-4176-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Genomics to Understand How Invaders May Adapt: A Marine Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Tepolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasion Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.58-71, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781800626263.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie chimique : une science intégrative et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Geneviève Bagnères; Martine Hossaert-Mckey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE édition, 2017, 9781784051860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ainouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Ecology: An Integrative and Experimental Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Geneviève Bagnères; Martine Hossaert-Mckey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.23-46, 2016, 9781848219243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119329695.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIRCUMGLOBAL INVASION BY THE BROWN SEAWEED SARGASSUM MUTICUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aschwin H. Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Serebryakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Put Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Britton-Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hughes, RN and Hughes, DJ and Smith, IP and Dale, AC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANOGRAPHY AND MARINE BIOLOGY: AN ANNUAL REVIEW, VOL 53</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, pp.81-126, 2015, Oceanography and Marine Biology, 978-1-4987-0545-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement global : impacts sur les écosystèmes et défis sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David; Catherine Ozouf-Costaz; Marc Troussellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Marins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, pp.125-164, 2014, 9782749135960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets et impacts sur le milieu marin et côtier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes (Mérot, P., Dureuil, V., Delahaye, D., Desnos, P.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans le grand ouest, Evaluation, impacts, perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-178, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches métabolomiques en écologie chimique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banaigs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective écologie chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Institut Ecologie et Environnement (IEE)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17218,156 +17473,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of individual ddRAD libraries v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17504/protocols.io.bv4tn8wn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17377,607 +17632,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de l'ADNe/ADNa pour la surveillance des espèces non indigènes marines : État des lieux et recommandations concernant le descripteur D2 de la DCSMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISEM (Univ Montpellier, CNRS, IRD); Office Français de la Biodiversité. 2025, 40 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Antajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04166402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surveillance de la biodiversité ichtyologique côtière par l'ADN environnemental : Évaluation de l'outil et de sa complémentarité aux comptages visuels en plongée - Rapport final, septembre 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 85 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04168495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et caractérisation des communautés benthiques du Plateau de la Méloine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Broudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Camusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Station Biologique de Roscoff. 2017, pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03627546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId652"/>
+      <w:footerReference w:type="default" r:id="rId662"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18124,51 +18379,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245293v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Gruythuysen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Merten Cruz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70180" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Veytia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mart&#237; Barclay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00159-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965970v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauras Daraghmeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Exter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pagnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ba&#322;azy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Cancio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14073" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243162v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Arizmendi-Meija" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nebot-Colomer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez&#8208;Sendino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01573-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550427v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashi Parikh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stow" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael St J. Warne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123954" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pinochet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2023.14.1.09" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123930v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106625" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.448" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243153v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naily Nashira Figueroa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13769" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam Deshpande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Govaert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14222" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716121v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13443" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2075739" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Galanidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Bartilotti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03210423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Nunes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03861-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab127" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Graf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younhee Shin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Yang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Choi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il Ki Hwang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01378-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321963v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105231" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321948v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko Outinen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Bailey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Broeg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chasse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Clarke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112823" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321975v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112844" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235933v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7453" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900649v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Turon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casso" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pascual" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-020-01083-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salamon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lev&#234;que" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02193-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372503v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Eg Nielsen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12879" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861012v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Riginos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0547" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861027v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mastrototaro" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Montesanto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Salonna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chimienti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaa042" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Louise Allcock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizz Axberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.572680" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431784v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2019.10.4.06" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02140719v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Chefaoui" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serebryakova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12910" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274454v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12837" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303799v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bishop" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00615" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372571v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gonz&#225;lez Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#237;az" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Neira Hinojosa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12997" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372596v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02092-9" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696076v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3654" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655950v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gierszewska" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dobrzyn" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.11.015" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1502276" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908753v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12647" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774858v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Aires" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serr&#227;o" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4377" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767870v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19811-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364728v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serr&#227;o" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206734" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395138v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani El Ayari" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Trigui El Menif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saavedra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordero" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3418" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449650v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Murphy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Johnson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1357-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971308v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Merdy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEMBE.2017.09.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVHWQM5W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176657v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Darling" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella S Galil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R Carvalho" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rius" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.014" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893225v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14328" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971627v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3672" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284837v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Voisin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.075" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488130v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Darling" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow053" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420849v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2655" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323890v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. D. Bishop" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24875" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692278v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.031" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383805v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13854" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387090v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hudson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0620" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297475v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.01.038" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241328v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Fernandes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vance" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fileman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342684v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Araujo" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguillar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbara" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1141-7" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218815v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Wood" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. E. Yunnie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.11.043" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227971v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9788-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196801v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berger" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682361" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218809v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sandionigi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Casiraghi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0854-y" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218812v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bernardi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0792-0" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200555v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13048" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218818v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2519-2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100867v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Dijoux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103826" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Pechenik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esu002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218821v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12161" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52AEEF81F5B4EFCF0DB95683C97C36306E402DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218820v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0286-x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77FB35C6796C573413EF1C72999018D3CB424C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119633v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0472-5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2P5HS00-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218819v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Yearsley" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01826.x" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218824v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Fernandez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067050" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218823v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12111" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11GDNLJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218836v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/ess030" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218844v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2011.08.001" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP2B0TFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218843v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.10.001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XV7VSHB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218838v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn J. Goldstien" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Hallas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nishikawa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016755" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218848v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9958-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C37WCT3N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218840v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218853v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taris" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lasbleiz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QZB6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218850v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448616v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Davis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishikawa" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.D. Bishop" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9676-0" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B3Z34P02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452044v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dowell" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wood" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04045.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP3N06SB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218859v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cagnon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esp007" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218861v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2009.08.002" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJT576L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218865v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.016329" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218863v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ta&#239;mour Jolly" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ellien" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.2089" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218860v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02479.x" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19NTKDGC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218856v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Cardenas" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castilla" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.02056.x" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7XD8NJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218864v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Shank" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04325.x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349803v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-294X.2007.03330.X" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170456v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mielordt" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104746v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07098" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485683v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Bouhet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Meunier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02881.x" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150203v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146209v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682956v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110546v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186317v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854841v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desclaux" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps276147" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682501v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps273163" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680483v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendoux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01499.x" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BP9HVT2C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110545v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jolly" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weinmayr" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0123-1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL40RZZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699100v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.2000.00085.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7GDFW3X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020925v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desplanque" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00843.x" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVJJ36N0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691476v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouv&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1126" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201050v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Bethenod" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.0975" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446176v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchoucha" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4176-7" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446211v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446249v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Tepolt" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800626263.0005" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318947v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318946v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119329695.ch2" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305588v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Put Ang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Britton-Simmons" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mineur" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108827v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903558v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02567446v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comte" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inee.cnrs.fr/fr/prospective-ecologie-chimique" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893499v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin Thiebaut" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ruault" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.bv4tn8wn" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102866v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gayot" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168495v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627546v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broudin" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fontana" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Violet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Curd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Veytia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Shin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.x4w5q5ux9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Gruythuysen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Merten Cruz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mart&#237; Barclay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00159-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965970v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauras Daraghmeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Exter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pagnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ba&#322;azy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Cancio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Arizmendi-Meija" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nebot-Colomer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez&#8208;Sendino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01573-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashi Parikh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael St J. Warne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123954" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pinochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2023.14.1.09" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106625" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.448" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naily Nashira Figueroa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13769" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam Deshpande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Govaert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14222" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2075739" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716121v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13443" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Galanidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Bartilotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab127" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03210423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Nunes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03861-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Graf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younhee Shin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Yang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Choi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il Ki Hwang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01378-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321948v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko Outinen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Bailey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Broeg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chasse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Clarke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112823" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321963v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105231" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321975v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112844" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7453" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860993v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salamon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lev&#234;que" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02193-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900649v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Turon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pascual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-020-01083-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372503v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Eg Nielsen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12879" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Riginos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0547" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861027v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mastrototaro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Montesanto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Salonna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chimienti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaa042" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033264v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Louise Allcock" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizz Axberg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.572680" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274454v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12837" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2019.10.4.06" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02140719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Chefaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serebryakova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12910" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303799v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bishop" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00615" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372571v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gonz&#225;lez Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#237;az" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Neira Hinojosa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12997" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372596v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02092-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298472v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1502276" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12647" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655950v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gierszewska" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dobrzyn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.11.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696076v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3654" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774858v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Aires" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serr&#227;o" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4377" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767870v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19811-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serr&#227;o" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206734" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449650v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Murphy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Johnson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1357-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani El Ayari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Trigui El Menif" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saavedra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3418" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971308v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Merdy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEMBE.2017.09.019" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVHWQM5W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176657v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Darling" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella S Galil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R Carvalho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rius" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893225v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14328" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971627v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3672" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284837v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Voisin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.075" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420849v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2655" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. D. Bishop" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24875" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488130v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Darling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow053" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.031" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383805v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13854" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hudson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0620" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297475v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.01.038" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241328v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Fernandes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vance" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fileman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342684v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Araujo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguillar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbara" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1141-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218815v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Wood" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. E. Yunnie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.11.043" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227971v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9788-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196801v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682361" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218809v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sandionigi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Casiraghi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0854-y" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bernardi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0792-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200555v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13048" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218818v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2519-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100867v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Dijoux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103826" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218816v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Pechenik" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esu002" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218821v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12161" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52AEEF81F5B4EFCF0DB95683C97C36306E402DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Yearsley" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01826.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218824v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067050" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119633v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0472-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2P5HS00-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218820v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0286-x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77FB35C6796C573413EF1C72999018D3CB424C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218823v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12111" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11GDNLJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218836v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/ess030" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218844v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2011.08.001" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP2B0TFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218843v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.10.001" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XV7VSHB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218838v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn J. Goldstien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Hallas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nishikawa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016755" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218848v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9958-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C37WCT3N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218840v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218853v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taris" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lasbleiz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QZB6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218850v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448616v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Davis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishikawa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.D. Bishop" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9676-0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B3Z34P02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452044v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dowell" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wood" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04045.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP3N06SB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218861v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2009.08.002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJT576L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218859v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cagnon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esp007" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218865v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.016329" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218863v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ta&#239;mour Jolly" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ellien" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.2089" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218864v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Shank" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04325.x" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218860v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02479.x" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19NTKDGC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218856v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Cardenas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castilla" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.02056.x" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7XD8NJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349803v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-294X.2007.03330.X" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170456v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mielordt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104746v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07098" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146209v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485683v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Bouhet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Meunier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02881.x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150203v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682956v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110546v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186317v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854841v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desclaux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps276147" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682501v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps273163" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680483v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendoux" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01499.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BP9HVT2C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110545v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jolly" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weinmayr" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0123-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL40RZZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699100v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.2000.00085.x" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7GDFW3X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020925v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desplanque" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00843.x" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVJJ36N0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691476v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouv&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1126" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201050v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Bethenod" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.0975" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446176v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchoucha" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4176-7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446211v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446249v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Tepolt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800626263.0005" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318947v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318946v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119329695.ch2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305588v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Put Ang" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Britton-Simmons" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mineur" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108827v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903558v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02567446v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comte" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inee.cnrs.fr/fr/prospective-ecologie-chimique" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893499v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin Thiebaut" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ruault" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.bv4tn8wn" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102866v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gayot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168495v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627546v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broudin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fontana" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>