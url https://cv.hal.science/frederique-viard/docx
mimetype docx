--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -236,16163 +236,16286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05603216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océan et climat : quelles options pour demain ? : un regard sur la recherche en France</w:t>
+                <w:t xml:space="preserve">Data on the extent of sessile invertebrate fouling on the hulls of recreational boats in the western English Channel (north-east Atlantic), and patterns of boat maintenance and usage there</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devi Veytia</w:t>
+                <w:t xml:space="preserve">Christine Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunne Shin</w:t>
+                <w:t xml:space="preserve">Anna Yunnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Comte</w:t>
+                <w:t xml:space="preserve">Camille Bridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.x4w5q5ux9⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.112803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172401v1</w:t>
+                <w:t xml:space="preserve">hal-05618342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Structure of Tropical Estuarine Communities Through eDNA and Implications for Biomonitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Long‐Term Ecological Research Data Set From the Marine Genetic Monitoring Program ARMS ‐ MBON 2018–2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nauras Daraghmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Pansu</w:t>
+                <w:t xml:space="preserve">Katrina Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Chivas</w:t>
+                <w:t xml:space="preserve">Justine Pagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Carlin</w:t>
+                <w:t xml:space="preserve">Piotr Bałazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Gruythuysen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Merten Cruz</w:t>
+                <w:t xml:space="preserve">Ibon Cancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.70180⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e14073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245293v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling Structure of Tropical Estuarine Communities Through eDNA and Implications for Biomonitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Christine Chivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Trouche</w:t>
+                <w:t xml:space="preserve">Geoffrey Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+                <w:t xml:space="preserve">Jacob Gruythuysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
+                <w:t xml:space="preserve">Marcelo Merten Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (4), pp.e70180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.70180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434404v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning-based evidence map of ocean-related options for climate change mitigation and adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Océan et climat : quelles options pour demain ? : un regard sur la recherche en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devi Veytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Mariani</w:t>
+                <w:t xml:space="preserve">Yunne Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Martí Barclay</w:t>
+                <w:t xml:space="preserve">Adrien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Airoldi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Claudet</w:t>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (1), pp.60. </w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, en ligne [8 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44183-025-00159-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.x4w5q5ux9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373737v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spread of Aoroides longimerus Ren &amp; Zheng, 1996 across the Mediterranean and the Atlantic: genetic diversity, anthropogenic transport, and ecological implications</w:t>
+                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Manuel Guerra-García</w:t>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Desiderato</w:t>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Mucciolo</w:t>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Navarro-Barranco</w:t>
+                <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macarena Ros</w:t>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (4), pp.842 - 859. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12681/mms.41784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05330507v1</w:t>
+                <w:t xml:space="preserve">hal-05434404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long‐Term Ecological Research Data Set From the Marine Genetic Monitoring Program ARMS ‐ MBON 2018–2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A machine learning-based evidence map of ocean-related options for climate change mitigation and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devi Veytia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nauras Daraghmeh</w:t>
+                <w:t xml:space="preserve">Gaël Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrina Exter</w:t>
+                <w:t xml:space="preserve">Vicky Martí Barclay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Pagnier</w:t>
+                <w:t xml:space="preserve">Laura Airoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Bałazy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibon Cancio</w:t>
+                <w:t xml:space="preserve">Joachim Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14073⟩</w:t>
+              <w:t xml:space="preserve">npj Ocean Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (1), pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44183-025-00159-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965970v2</w:t>
+                <w:t xml:space="preserve">hal-05373737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spread of Aoroides longimerus Ren &amp; Zheng, 1996 across the Mediterranean and the Atlantic: genetic diversity, anthropogenic transport, and ecological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Guerra-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Blayac</w:t>
+                <w:t xml:space="preserve">Andrea Desiderato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courtois</w:t>
+                <w:t xml:space="preserve">Serena Mucciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+                <w:t xml:space="preserve">Carlos Navarro-Barranco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anais Page</w:t>
+                <w:t xml:space="preserve">Macarena Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), pp.842 - 859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/mms.41784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596361v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental DNA highlights the influence of salinity and agricultural run-off on coastal fish assemblages in the Great Barrier Reef region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aashi Parikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Pansu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Siuda</w:t>
+                <w:t xml:space="preserve">Adam Stow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Blanfuné</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+                <w:t xml:space="preserve">Michael St J. Warne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 349, pp.123954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04572926v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and Molecular Characters Differentiate Common Morphotypes of Atlantic Holopelagic Sargassum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Siuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Blanfuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skye Dibner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
+                <w:t xml:space="preserve">Marc Verlaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maéva Gonzalez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
+                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (2), pp.256-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/phycology4020014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760065v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04572926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative population genetics of habitat-forming octocorals in two marine protected areas: eco-evolutionary and management implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maéva Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Horaud</w:t>
+                <w:t xml:space="preserve">Aurore Raoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana Arizmendi-Meija</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agostinho Antunes</w:t>
+                <w:t xml:space="preserve">Romain Crec'Hriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-023-01573-8⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243162v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive alien genes are maintained amid a vanishing introgression footprint in a sea squirt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-indigenous species and ecological degradations in Marinas: Perceptions and willingness to pay for improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Touchard</w:t>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Cerqueira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anais Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/evlett/qrae016⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562298v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA highlights the influence of salinity and agricultural run-off on coastal fish assemblages in the Great Barrier Reef region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative population genetics of habitat-forming octocorals in two marine protected areas: eco-evolutionary and management implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Horaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aashi Parikh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Pansu</w:t>
+                <w:t xml:space="preserve">Rosana Arizmendi-Meija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Stow</w:t>
+                <w:t xml:space="preserve">Elisabet Nebot-Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael St J. Warne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Chivas</w:t>
+                <w:t xml:space="preserve">Paula López‐Sendino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostinho Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123954⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.319-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-023-01573-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550427v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the risk of non-indigenous species introduction through ship hulls in Chile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive alien genes are maintained amid a vanishing introgression footprint in a sea squirt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Brante</w:t>
+                <w:t xml:space="preserve">Fanny Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Frédérique Cerqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Tellier</w:t>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.156-177. </w:t>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/mbi.2023.14.1.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/evlett/qrae016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026853v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t>
+                <w:t xml:space="preserve">Eco‐evolution from deep time to contemporary dynamics: the role of timescales and rate modulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luna van der Loos</w:t>
+                <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinten Bafort</w:t>
+                <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bosch</w:t>
+                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Ballesteros</w:t>
+                <w:t xml:space="preserve">Lynn Govaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Bárbara</w:t>
+                <w:t xml:space="preserve">Philippe Huneman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-30. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (S1), pp.S91-S108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.14222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373042v2</w:t>
+                <w:t xml:space="preserve">hal-04243257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal rocky reef fish monitoring in the context of the Marine Strategy Framework Directive: Environmental DNA metabarcoding complements underwater visual census</w:t>
+                <w:t xml:space="preserve">Investigating the risk of non-indigenous species introduction through ship hulls in Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Rey</w:t>
+                <w:t xml:space="preserve">Javier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 241, pp.106625. </w:t>
+              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.156-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/mbi.2023.14.1.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123930v1</w:t>
+                <w:t xml:space="preserve">hal-04026853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
+                <w:t xml:space="preserve">Non-indigenous seaweeds in the Northeast Atlantic Ocean, the Mediterranean Sea and Macaronesia: a critical synthesis of diversity, spatial and temporal patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Massé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Luna van der Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzie Humbert</w:t>
+                <w:t xml:space="preserve">Quinten Bafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvire Antajan</w:t>
+                <w:t xml:space="preserve">Samuel Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Auby</w:t>
+                <w:t xml:space="preserve">Enric Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Bárbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09670262.2023.2256828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959836v1</w:t>
+                <w:t xml:space="preserve">hal-04373042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities and inherent limits of using environmental DNA for population genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Couton</w:t>
+                <w:t xml:space="preserve">An overview of marine non-indigenous species found in three contrasting biogeographic metropolitan French regions: Insights on distribution, origins and pathways of introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/edn3.448⟩</w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/d15020161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179982v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of functionally distinct native and non‐indigenous species within marine urban habitats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naily Nashira Figueroa</w:t>
+                <w:t xml:space="preserve">Coastal rocky reef fish monitoring in the context of the Marine Strategy Framework Directive: Environmental DNA metabarcoding complements underwater visual census</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.13769⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 241, pp.106625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243153v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunities and inherent limits of using environmental DNA for population genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/edn3.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04007040v1</w:t>
+                <w:t xml:space="preserve">hal-04179982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐evolution from deep time to contemporary dynamics: the role of timescales and rate modulators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jhelam Deshpande</w:t>
+                <w:t xml:space="preserve">Distribution of functionally distinct native and non‐indigenous species within marine urban habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Govaert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naily Nashira Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14222⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (11), pp.1445-1457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243257v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water eDNA metabarcoding is effective in detecting non-native species in marinas, but detection errors still hinder its use for passive monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Couton</w:t>
+                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Z Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lévêque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2022.2075739⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.e09645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669095v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban rendezvous along the seashore: Ports as Darwinian field‐labs for studying marine evolution in the Anthropocene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03716121v2</w:t>
+                <w:t xml:space="preserve">hal-03817700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status and Trends in the Rate of Introduction of Marine Non-Indigenous Species in European Seas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban rendezvous along the seashore: Ports as Darwinian field‐labs for studying marine evolution in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d14121077⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marine Evolutionary Biology, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921901v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introgression between highly divergent sea squirt genomes: an adaptive breakthrough?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+                <w:t xml:space="preserve">Water eDNA metabarcoding is effective in detecting non-native species in marinas, but detection errors still hinder its use for passive monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Le Moan</w:t>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Roux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.172⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2022.2075739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817700v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oceanographic structure and seasonal variation contribute to high heterogeneity in mesozooplankton over small spatial scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Status and Trends in the Rate of Introduction of Marine Non-Indigenous Species in European Seas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Zenetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
+                <w:t xml:space="preserve">Konstantinos Tsiamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pouline</w:t>
+                <w:t xml:space="preserve">Marika Galanidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cailliau</w:t>
+                <w:t xml:space="preserve">Natacha Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
+                <w:t xml:space="preserve">Cátia Bartilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78 (9), pp.3288-3302. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (12), pp.1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d14121077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322136v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for diversity in all the right places? Genetic diversity is highest in peripheral populations of the reef-building polychaete Sabellaria alveolata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High‐throughput sequencing on preservative ethanol is effective at jointly examining infraspecific and taxonomic diversity, although bioinformatics pipelines do not perform equally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flávia Nunes</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélien Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-021-03861-8⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.5533 - 5546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210423v1</w:t>
+                <w:t xml:space="preserve">hal-03235933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing coastal adaptation strategies to tackle sea level rise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Bongarts Lebbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chaumillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Bongarts Lebbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Guigone Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.740602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.740602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introgression breakthrough left by an anthropogenic contact between two ascidians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Moan</w:t>
+                <w:t xml:space="preserve">Looking for diversity in all the right places? Genetic diversity is highest in peripheral populations of the reef-building polychaete Sabellaria alveolata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávia Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Roby</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16189⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-021-03861-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355754v2</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide investigation of the effect of farming and human-mediated introduction on the ubiquitous seaweed Undaria pinnatifida</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oceanographic structure and seasonal variation contribute to high heterogeneity in mesozooplankton over small spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Graf</w:t>
+                <w:t xml:space="preserve">Patrick Pouline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younhee Shin</w:t>
+                <w:t xml:space="preserve">Caroline Cailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Hyun Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Il Ki Hwang</w:t>
+                <w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-01378-9⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (9), pp.3288-3302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsab127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123153v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptions and exemptions under the ballast water management convention – Sustainable alternatives for ballast water management?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stacey Clarke</w:t>
+                <w:t xml:space="preserve">An introgression breakthrough left by an anthropogenic contact between two ascidians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Moan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Fraïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin‐thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112823⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (24), pp.6718 - 6732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321948v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid recovery of native habitat-builders following physical disturbance on pier pilings offsets colonization of cryptogenic and non-indigenous species in a Chilean port</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A genome-wide investigation of the effect of farming and human-mediated introduction on the ubiquitous seaweed Undaria pinnatifida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Graf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younhee Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Hyun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Won Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Ki Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105231⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.360-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-01378-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321963v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greater functional similarity in mobile compared to sessile assemblages colonizing artificial coastal habitats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Rapid recovery of native habitat-builders following physical disturbance on pier pilings offsets colonization of cryptogenic and non-indigenous species in a Chilean port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Brante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172, pp.112844. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.105231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321975v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐throughput sequencing on preservative ethanol is effective at jointly examining infraspecific and taxonomic diversity, although bioinformatics pipelines do not perform equally</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exceptions and exemptions under the ballast water management convention – Sustainable alternatives for ballast water management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Baud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
+                <w:t xml:space="preserve">Okko Outinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah A Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Broeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.7453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.112823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235933v1</w:t>
+                <w:t xml:space="preserve">hal-03321948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spill-back events followed by self-sustainment explain the fast colonization of a newly built marina by a notorious invasive seaweed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+                <w:t xml:space="preserve">Greater functional similarity in mobile compared to sessile assemblages colonizing artificial coastal habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naily Nashira Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.112844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2021.112844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-019-02193-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02860993v1</w:t>
+                <w:t xml:space="preserve">hal-03321975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looks can be deceiving: Didemnum pseudovexillum sp. nov. (Ascidiacea) in European harbours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spill-back events followed by self-sustainment explain the fast colonization of a newly built marina by a notorious invasive seaweed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Casso</w:t>
+                <w:t xml:space="preserve">Mathilde Salamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Pascual</w:t>
+                <w:t xml:space="preserve">Laurent Levêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12526-020-01083-7⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.1411-1429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-019-02193-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900649v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replicated anthropogenic hybridisations reveal parallel patterns of admixture in marine mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Einar Eg Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Couteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Sussarellu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.575 - 599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372503v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic Hybridization at Sea: three evolutionary questions relevant to invasive species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Looks can be deceiving: Didemnum pseudovexillum sp. nov. (Ascidiacea) in European harbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Casso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0547⟩</w:t>
+              <w:t xml:space="preserve">Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (4), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12526-020-01083-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861012v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative taxonomic framework for the study of the genus Ciona (Ascidiacea) and description of a new species, Ciona intermedia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropogenic Hybridization at Sea: three evolutionary questions relevant to invasive species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Chimienti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cynthia Riginos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 190 (4), pp.1193-1216. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society of London. Series B, Biological Sciences (1934–1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 375 (1806), pp.20190547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlaa042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2019.0547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861027v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Marine Biodiversity Observation Network for Genetic Monitoring of Hard-Bottom Communities (ARMS-MBON)</w:t>
+                <w:t xml:space="preserve">An integrative taxonomic framework for the study of the genus Ciona (Ascidiacea) and description of a new species, Ciona intermedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Obst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katrina Exter</w:t>
+                <w:t xml:space="preserve">Francesco Mastrototaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Louise Louise Allcock</w:t>
+                <w:t xml:space="preserve">Federica Montesanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+                <w:t xml:space="preserve">Marika Salonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizz Axberg</w:t>
+                <w:t xml:space="preserve">Giovanni Chimienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.572680. </w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190 (4), pp.1193-1216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.572680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlaa042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033264v1</w:t>
+                <w:t xml:space="preserve">hal-02861027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome‐wide investigation of the worldwide invader Sargassum muticum shows high success albeit (almost) no genetic diversity</w:t>
+                <w:t xml:space="preserve">A Marine Biodiversity Observation Network for Genetic Monitoring of Hard-Bottom Communities (ARMS-MBON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Matthias Obst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+                <w:t xml:space="preserve">A. Louise Louise Allcock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aschwin Engelen</w:t>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nova Mieszkowska</w:t>
+                <w:t xml:space="preserve">Alizz Axberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 13, pp.500-514. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.572680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.12837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.572680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274454v1</w:t>
+                <w:t xml:space="preserve">hal-03033264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding on planktonic larval stages: an efficient approach for detecting and investigating life cycle dynamics of benthic aliens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwan Corre</w:t>
+                <w:t xml:space="preserve">Integrating reproductive phenology in ecological niche models changed the predicted future ranges of a marine invader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa M Chefaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Serebryakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschwin Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester A Serrão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/mbi.2019.10.4.06⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.688-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431784v1</w:t>
+                <w:t xml:space="preserve">hal-02140719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating reproductive phenology in ecological niche models changed the predicted future ranges of a marine invader</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aschwin Engelen</w:t>
+                <w:t xml:space="preserve">Metabarcoding on planktonic larval stages: an efficient approach for detecting and investigating life cycle dynamics of benthic aliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ester A Serrão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management of Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.657-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/mbi.2019.10.4.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12910⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02140719v1</w:t>
+                <w:t xml:space="preserve">hal-02431784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic Diversity and Database Errors Challenge Non-indigenous Species Surveys: An Illustration With Botrylloides spp. in the English Channel and Mediterranean Sea</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">A genome‐wide investigation of the worldwide invader Sargassum muticum shows high success albeit (almost) no genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschwin Engelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Mieszkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13, pp.500-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02303799v1</w:t>
+                <w:t xml:space="preserve">hal-02274454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat type drives the distribution of non-indigenous species in fouling communities regardless of associated maritime traffic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptic Diversity and Database Errors Challenge Non-indigenous Species Surveys: An Illustration With Botrylloides spp. in the English Channel and Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 00, pp.1 - 14. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.12997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372571v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and survey-based evidences for effective biotic resistance by predators in ports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+                <w:t xml:space="preserve">Habitat type drives the distribution of non-indigenous species in fouling communities regardless of associated maritime traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth González Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Neira Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-019-02092-9⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 00, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02372596v1</w:t>
+                <w:t xml:space="preserve">hal-02372571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-indigenous species contribute equally to biofouling communities in international vs local ports in the Biobío region, Chile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Experimental and survey-based evidences for effective biotic resistance by predators in ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1502276⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.339-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-019-02092-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298472v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of the introduced and cultivated Pacific kelp Undaria pinnatifida : Marinas-not farms-drive regional connectivity and establishment in natural rocky reefs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+                <w:t xml:space="preserve">Habitat formation prevails over predation in influencing fouling communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12647⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.477 - 492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908753v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormalities in bivalve larvae from the Puck Bay (Gulf of Gdansk, southern Baltic Sea) as an indicator of environmental pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal Lasota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Gierszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Wolowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Dobrzyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 126, pp.363-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat formation prevails over predation in influencing fouling communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Non-indigenous species contribute equally to biofouling communities in international vs local ports in the Biobío region, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth González Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Neira Hinojosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3654⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (7), pp.784-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1502276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696076v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidification increases abundances of Vibrionales and Planctomycetia associated to a seaweed-grazer system: potential consequences for disease and prey digestion efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Serebryakova</w:t>
+                <w:t xml:space="preserve">Population genomics of the introduced and cultivated Pacific kelp Undaria pinnatifida : Marinas-not farms-drive regional connectivity and establishment in natural rocky reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromir Guzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aschwin H. Engelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.e4377. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.1582 - 1597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.4377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774858v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling molecular data and experimental crosses sheds light about species delineation: a case study with the genus Ciona</w:t>
+                <w:t xml:space="preserve">Acidification increases abundances of Vibrionales and Planctomycetia associated to a seaweed-grazer system: potential consequences for disease and prey digestion efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Malfant</w:t>
+                <w:t xml:space="preserve">Tânia Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Serebryakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Darras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Ester A. Serrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschwin H. Engelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19811-2⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.e4377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.4377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767870v1</w:t>
+                <w:t xml:space="preserve">hal-01774858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer shifts of bacterial communities associated with the invasive brown seaweed Sargassum muticum are location and tissue dependent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tânia Aires</w:t>
+                <w:t xml:space="preserve">Coupling molecular data and experimental crosses sheds light about species delineation: a case study with the genus Ciona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aschwin H. Engelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206734⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19811-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364728v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A theoretical examination of environmental effects on the life cycle schedule and range limits of the invasive seaweed Undaria pinnatifida</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark P. Johnson</w:t>
+                <w:t xml:space="preserve">Summer shifts of bacterial communities associated with the invasive brown seaweed Sargassum muticum are location and tissue dependent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Serebryakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tânia Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Serrão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aschwin H. Engelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-016-1357-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.e0206734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0206734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449650v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected mosaic distribution of two hybridizing sibling lineages in the teleplanically dispersing snail Stramonita haemastoma suggests unusual postglacial redistribution or cryptic invasion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Presence of the tunicate Asterocarpa humilis on ship hulls and aquaculture facilities in the coast of the Biobío Region, south central Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.3418⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.e3672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395138v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of temperature and salinity on juveniles of two ascidians, one native and one invasive, and their hybrids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Le Merdy</w:t>
+                <w:t xml:space="preserve">A theoretical examination of environmental effects on the life cycle schedule and range limits of the invasive seaweed Undaria pinnatifida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James T. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark P. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JEMBE.2017.09.019⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.691-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-016-1357-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03971308v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for developing and applying genetic tools to assess and manage biological invasions in marine ecosystems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Rius</w:t>
+                <w:t xml:space="preserve">Unexpected mosaic distribution of two hybridizing sibling lineages in the teleplanically dispersing snail Stramonita haemastoma suggests unusual postglacial redistribution or cryptic invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahani El Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Trigui El Menif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.014⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (21), pp.9016-9026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.3418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176657v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected collective larval dispersal but little support for sweepstakes reproductive success in the highly dispersive brooding mollusc Crepidula fornicata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
+                <w:t xml:space="preserve">Effects of temperature and salinity on juveniles of two ascidians, one native and one invasive, and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Le Merdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 497, pp.180-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JEMBE.2017.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893225v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of the tunicate Asterocarpa humilis on ship hulls and aquaculture facilities in the coast of the Biobío Region, south central Chile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Díaz</w:t>
+                <w:t xml:space="preserve">Recommendations for developing and applying genetic tools to assess and manage biological invasions in marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella S Galil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary R Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.3672⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971627v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abundance and recruitment data for Undaria pinnatifida in Brest harbour, France: Model versus field results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected collective larval dispersal but little support for sweepstakes reproductive success in the highly dispersive brooding mollusc Crepidula fornicata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Johnson</w:t>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.02.075⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (20), pp.5467-5483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284837v2</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do settlement dynamics influence competitive interactions between an alien tunicate and its native congener?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine invasions enter the genomic era: three lessons from the past, and the way forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John A. Darling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (6), pp.629-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cz/zow053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.2655⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01420849v1</w:t>
+                <w:t xml:space="preserve">hal-01488130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting global genetic patterns in two biologically similar, widespread and invasive Ciona species (Tunicata, Ascidiacea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Do settlement dynamics influence competitive interactions between an alien tunicate and its native congener?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John D. D. Bishop</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep24875⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323890v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine invasions enter the genomic era: three lessons from the past, and the way forward</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting global genetic patterns in two biologically similar, widespread and invasive Ciona species (Tunicata, Ascidiacea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. D. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John A. Darling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cz/zow053⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.24875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep24875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488130v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services assessment and compensation costs for installing seaweed farms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Cabral</w:t>
+                <w:t xml:space="preserve">Abundance and recruitment data for Undaria pinnatifida in Brest harbour, France: Model versus field results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James T. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Levrel</w:t>
+                <w:t xml:space="preserve">Marie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Viard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.05.031⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.540-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2016.02.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692278v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing contemporary hybridization from past introgression with post-genomic ancestry-informative SNPs in strongly differentiated Ciona species</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecosystem services assessment and compensation costs for installing seaweed farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Levrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Frangoudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13854⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71, pp.157 - 165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2016.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383805v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic transport of species across native ranges: unpredictable genetic and evolutionary consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamie Hudson</w:t>
+                <w:t xml:space="preserve">Distinguishing contemporary hybridization from past introgression with post-genomic ancestry-informative SNPs in strongly differentiated Ciona species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Rius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0620⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (21), pp.5527-5542 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387090v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling approach to explore the critical environmental parameters influencing the growth and establishment of the invasive seaweed Undaria pinnatifida in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James T. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark P. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 396, pp.105-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.01.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costs and benefits to European shipping of ballast-water and hull-fouling treatment: Impacts of native and non-indigenous species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropogenic transport of species across native ranges: unpredictable genetic and evolutionary consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vance</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamie Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Roby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.015⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2016.0620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241328v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status, trends and drivers of kelp forests in Europe: an expert assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Costs and benefits to European shipping of ballast-water and hull-fouling treatment: Impacts of native and non-indigenous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. M. Araujo</w:t>
+                <w:t xml:space="preserve">Thomas Vance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Assis</w:t>
+                <w:t xml:space="preserve">Tim Fileman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aguillar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I. Barbara</w:t>
+                <w:t xml:space="preserve">David Stanley Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-016-1141-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.148-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342684v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated rapid assessment surveys reveal contrasting trends in occupancy of marinas by non-indigenous species on opposite sides of the western English Channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John D. D. Bishop</w:t>
+                <w:t xml:space="preserve">Status, trends and drivers of kelp forests in Europe: an expert assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine A. Wood</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+                <w:t xml:space="preserve">Jorge Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna L. E. Yunnie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Aguillar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Airoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.11.043⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp.1319-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-016-1141-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218815v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence and reproductive synchrony do not ensure hybridization between an alien tunicate and its interfertile native congener</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10682-015-9788-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01227971v1</w:t>
+                <w:t xml:space="preserve">hal-02002440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Size Advantage Model of Sex Allocation in the Protandrous Sex-Changer Crepidula fornicata: Role of the Mating System, Sperm Storage, and Male Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Barranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 186 (3), pp.404-420. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/682361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-occurrence and reproductive synchrony do not ensure hybridization between an alien tunicate and its interfertile native congener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bouchemousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.69-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-015-9788-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002440v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA (meta)barcoding of biological invasions: a powerful tool to elucidate invasion processes and help managing aliens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Sandionigi</w:t>
+                <w:t xml:space="preserve">Repeated rapid assessment surveys reveal contrasting trends in occupancy of marinas by non-indigenous species on opposite sides of the western English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. D. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine A. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna L. E. Yunnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Casiraghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-015-0854-y⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (2), pp.699-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.11.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218809v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine invasion genetics: from spatio-temporal patterns to evolutionary outcomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Filip A. M. Volckaert</w:t>
+                <w:t xml:space="preserve">DNA (meta)barcoding of biological invasions: a powerful tool to elucidate invasion processes and help managing aliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sandionigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Casiraghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (3, SI), pp.869-885. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-014-0792-0⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (3, SI), pp.905-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-015-0854-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218812v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine invasion genetics: from spatio-temporal patterns to evolutionary outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Turon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip A. M. Volckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13048⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3, SI), pp.869-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-014-0792-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200555v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using neutral, selected, and hitchhiker loci to assess connectivity of marine populations in the genomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (8), pp.769-786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure in native and non-native populations of the direct-developing gastropod Crepidula convexa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
+                <w:t xml:space="preserve">Paternity and Gregariousness in the Sex-Changing Sessile Marine Gastropod Crepidula convexa: Comparison with Other Protandrous Crepidula Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. Pechenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-014-2519-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (3), pp.397-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esu002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218818v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of biomarker response in field survey: A case study in eight populations of zebra mussels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu-Leguille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giamberini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 155, pp.52-61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The More We Search, the More We Find: Discovery of a New Lineage and a New Species Complex in the Genus Asparagopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laury Dijoux</w:t>
+                <w:t xml:space="preserve">Genetic structure in native and non-native populations of the direct-developing gastropod Crepidula convexa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103826⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161 (10), pp.2433-2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-014-2519-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100867v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternity and Gregariousness in the Sex-Changing Sessile Marine Gastropod Crepidula convexa: Comparison with Other Protandrous Crepidula Species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan A. Pechenik</w:t>
+                <w:t xml:space="preserve">The More We Search, the More We Find: Discovery of a New Lineage and a New Species Complex in the Genus Asparagopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laury Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esu002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), pp.e103826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218816v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of genome-wide polymorphism in the native and invasive range of the marine mollusc Crepidula fornicata</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+                <w:t xml:space="preserve">THE EFFECT OF COLLECTIVE DISPERSAL ON THE GENETIC STRUCTURE OF A SUBDIVIDED POPULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Yearsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12161⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (6), pp.1649-1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218821v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENETIC DRIFT AND COLLECTIVE DISPERSAL CAN RESULT IN CHAOTIC GENETIC PATCHINESS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
+                <w:t xml:space="preserve">Contrasting patterns of genome-wide polymorphism in the native and invasive range of the marine mollusc Crepidula fornicata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan M. Yearsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01826.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (4), pp.1003-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218819v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Random Sibling Cannibalism in the Marine Gastropod Crepidula coquimbensis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miriam Fernandez</w:t>
+                <w:t xml:space="preserve">GENETIC DRIFT AND COLLECTIVE DISPERSAL CAN RESULT IN CHAOTIC GENETIC PATCHINESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Yearsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067050⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (6), pp.1660-1675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2012.01826.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218824v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear and mitochondrial genetic variability of an old invader, Dreissena polymorpha (Bivalvia), in French river basins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+                <w:t xml:space="preserve">Non-Random Sibling Cannibalism in the Marine Gastropod Crepidula coquimbensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-013-0472-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.e67050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0067050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01119633v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Southern Hemisphere ascidian Asterocarpa humilis is unrecognised but widely established in NW France and Great Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna L. E. Yunnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine A. Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (2), pp.253-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10530-012-0286-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear and mitochondrial genetic variability of an old invader, Dreissena polymorpha (Bivalvia), in French river basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bastrop</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katarzyna Tarnowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pain-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (11), pp.2547-2561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0472-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960755v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE EFFECT OF COLLECTIVE DISPERSAL ON THE GENETIC STRUCTURE OF A SUBDIVIDED POPULATION</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bastrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/evo.12111⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01218823v1</w:t>
+                <w:t xml:space="preserve">hal-00960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial synchronies in the seasonal occurrence of larvae of oysters (Crassostrea gigas) and mussels (Mytilus edulis/galloprovincialis) in European coastal waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharina J. M. Philippart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ragnhild Asmus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Van Bleijswijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bremner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.52-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography and Biogeography Concordance in the Marine Gastropod Crepipatella dilatata (Calyptraeidae) along the Southeastern Pacific Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Brante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 103 (5), pp.630-637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jhered/ess030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico mining and characterization of 12 EST-SSRs for the invasive slipper limpet Crepidula fornicata</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
+                <w:t xml:space="preserve">Global Phylogeography of the Widely Introduced North West Pacific Ascidian Styela clava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharyn J. Goldstien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Hallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruaki Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2011.08.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.e16755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218844v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite evidence for sperm storage and multiple paternity in the marine gastropod Crepidula coquimbensis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miriam Fernandez</w:t>
+                <w:t xml:space="preserve">In silico mining and characterization of 12 EST-SSRs for the invasive slipper limpet Crepidula fornicata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentine Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.10.001⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (4), pp.291-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2011.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218843v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Phylogeography of the Widely Introduced North West Pacific Ascidian Styela clava</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">Microsatellite evidence for sperm storage and multiple paternity in the marine gastropod Crepidula coquimbensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0016755⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 396 (2), pp.83-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218838v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation of the invasive mollusc Crepidula fornicata by the native shell borer Cliona celata: a case of high parasite load without detrimental effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+                <w:t xml:space="preserve">Mosaic genetic structure and sustainable establishment of the invasive kelp Undaria pinnatifida within a bay (Bay of St-Malo, Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Grulois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4, SI), pp.485-498</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218848v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaic genetic structure and sustainable establishment of the invasive kelp Undaria pinnatifida within a bay (Bay of St-Malo, Brittany)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+                <w:t xml:space="preserve">Infestation of the invasive mollusc Crepidula fornicata by the native shell borer Cliona celata: a case of high parasite load without detrimental effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5, SI), pp.1087-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-011-9958-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218840v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Experimental induction of larval metamorphosis by a naturally-produced halogenated compound (dibromomethane) in the invasive mollusc Crepidula fornicata (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Stolba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. Pechenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 393 (1-2), pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2010.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218851v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental induction of larval metamorphosis by a naturally-produced halogenated compound (dibromomethane) in the invasive mollusc Crepidula fornicata (L.)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus on the slipper limpet Crepidula fornicata (Linnaeus, 1758), a non-indigenous and successful mollusc in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (1), pp.92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218853v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus on the slipper limpet Crepidula fornicata (Linnaeus, 1758), a non-indigenous and successful mollusc in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathways of spread of the introduced ascidian Styela clava (Tunicata) in Northern Europe, as revealed by microsatellite markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D.D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Biologie Marine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (8), pp.2707-2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-009-9676-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218850v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00448616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways of spread of the introduced ascidian Styela clava (Tunicata) in Northern Europe, as revealed by microsatellite markers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">Does larval supply explain the low proliferation of the invasive gastropod Crepidula fornicata in a tidal estuary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.D.D. Bishop</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (8), pp.2707-2721. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-009-9676-0⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 12 (9), pp.3171-3186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-010-9708-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00448616v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine- and regional-scale genetic structure of the exotic ascidian Styela clava (Tunicata) in south-west England, 50 years after its introduction.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
+                <w:t xml:space="preserve">Isolation of 11 microsatellite markers in Crepidula convexa (Gastropoda, Calyptraeideae) for parentage analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.D.D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.04045.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (3), pp.917-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02479.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00452044v1</w:t>
+                <w:t xml:space="preserve">hal-01218860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory function of nitric oxide on the onset of metamorphosis in competent larvae of Crepidula fornicata: A transcriptional perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Comtet</w:t>
+                <w:t xml:space="preserve">A phylogeographical analysis across three biogeographical provinces of the south-eastern Pacific: the case of the marine gastropod Concholepas concholepas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Cardenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margen.2009.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (5), pp.969-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.02056.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01218861v1</w:t>
+                <w:t xml:space="preserve">hal-01218856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast versus Slow Larval Growth in an Invasive Marine Mollusc: Does Paternity Matter?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Cagnon</w:t>
+                <w:t xml:space="preserve">Comparative phylogeography among hydrothermal vent species along the East Pacific Rise reveals vicariant processes and population expansion in the South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. Shank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esp007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (18), pp.3903-3917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04325.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218859v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting factors to encapsulation: the combined effects of dissolved protein and oxygen availability on embryonic growth and survival of species with contrasting feeding strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miriam Fernandez</w:t>
+                <w:t xml:space="preserve">Fast versus Slow Larval Growth in an Invasive Marine Mollusc: Does Paternity Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan A. Pechenik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.016329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (4), pp.455-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esp007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218865v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics and hydrodynamic modeling of larval dispersal dissociate contemporary patterns of connectivity from historical expansion into European shelf seas in the polychaete Pectinaria koreni</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Gentil</w:t>
+                <w:t xml:space="preserve">Inhibitory function of nitric oxide on the onset of metamorphosis in competent larvae of Crepidula fornicata: A transcriptional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.2089⟩</w:t>
+              <w:t xml:space="preserve">Marine Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (3-4), pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margen.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218863v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography among hydrothermal vent species along the East Pacific Rise reveals vicariant processes and population expansion in the South</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+                <w:t xml:space="preserve">Fine- and regional-scale genetic structure of the exotic ascidian Styela clava (Tunicata) in south-west England, 50 years after its introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Dowell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D.D. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18 (18), pp.3903-3917. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 18, pp.442-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.04045.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04325.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218864v1</w:t>
+                <w:t xml:space="preserve">bioemco-00452044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of 11 microsatellite markers in Crepidula convexa (Gastropoda, Calyptraeideae) for parentage analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Le Cam</w:t>
+                <w:t xml:space="preserve">Limiting factors to encapsulation: the combined effects of dissolved protein and oxygen availability on embryonic growth and survival of species with contrasting feeding strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Brante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2008.02479.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 212 (14), pp.2287-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.016329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218860v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogeographical analysis across three biogeographical provinces of the south-eastern Pacific: the case of the marine gastropod Concholepas concholepas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Castilla</w:t>
+                <w:t xml:space="preserve">Population genetics and hydrodynamic modeling of larval dispersal dissociate contemporary patterns of connectivity from historical expansion into European shelf seas in the polychaete Pectinaria koreni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taïmour Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (6), pp.2089-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.2089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.02056.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01218856v1</w:t>
+                <w:t xml:space="preserve">hal-01218863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable selfing rate estimates from imperfect population genetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16 (12), pp.2474-2487. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-294X.2007.03330.X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative effectiveness of sugar beet microsatellite markers isolated from genomic libraries and GenBank ESTs to map the sugar beet genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mielordt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 115, pp.793-805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits to gene flow in the slipper limpet Crepidula fornicata as revealed by microsatellite data and a larval dispersal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ellien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 349, pp.125-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/meps07098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography of two coastal polychaete tubeworms in the Northeast Atlantic supports shared history and vicariant events</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispersal ability and invasion success of Crepidula fornicata in a single gulf: insights from genetic markers and larval dispersal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jollivet</w:t>
+                <w:t xml:space="preserve">Céline Ellien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.1841-1855</w:t>
+              <w:t xml:space="preserve">Helgoland Marine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60, pp.144-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146209v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple introductions promote range expansion of the mollusc Cyclope neritea (Nassariidae) in France: evidence from mitochondrial sequence data.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial gene genealogies provide evidence for multiple geographical origins for Cyclope neritea (Nassaridae) populations recently recorded in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Simon-Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.1699-711. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1699-1711</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485683v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial gene genealogies provide evidence for multiple geographical origins for Cyclope neritea (Nassaridae) populations recently recorded in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+                <w:t xml:space="preserve">Multiple introductions promote range expansion of the mollusc Cyclope neritea (Nassariidae) in France: evidence from mitochondrial sequence data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Simon-Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Garcia-Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.1699-1711</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1699-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02881.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00150203v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple introductions promote range expansion of the mollusc Cyclope neritea (Nassariidae) in France: evidence from mitochondrial sequence data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Daguin</w:t>
+                <w:t xml:space="preserve">Comparative phylogeography of two coastal polychaete tubeworms in the Northeast Atlantic supports shared history and vicariant events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Taïmour Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.1699 - 1711. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 7, pp.1841-1855</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682956v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregariousness and protandry promote reproductive insurance in the invasive gastropod Crepidula fornicata: evidence from assignment of larval paternity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple introductions promote range expansion of the mollusc Cyclope neritea (Nassariidae) in France: evidence from mitochondrial sequence data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Richard</w:t>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+                <w:t xml:space="preserve">Claire Daguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Pascale Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (10), pp.3009-3021. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02988.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.1699 - 1711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02881.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00455434v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal ability and invasion success of Crepidula fornicata in a single gulf: insights from genetic markers and larval dispersal model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gregariousness and protandry promote reproductive insurance in the invasive gastropod Crepidula fornicata: evidence from assignment of larval paternity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Paulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helgoland Marine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (10), pp.3009-3021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02988.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110546v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp genetic break between Atlantic and English Channel populations of the polychaete Pectinaria koreni along the North coast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Taïmour Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94, pp.23-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of the eastern Bay of Biscay by the nassariid gastropod &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt;: origin and effects on resident fauna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing back seed and pollen flow within the crop-wild Beta vulgaris complex: genetic distinctiveness vs. hot spots of hybridization over a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cuguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (6), pp.1357-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02150.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps276147⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01854841v1</w:t>
+                <w:t xml:space="preserve">hal-02051453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing back seed and pollen flow within the crop-wild Beta vulgaris complex: genetic distinctiveness vs. hot spots of hybridization over a regional scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invasion by the marine gastropod Ocinebrellus inornatus in France. : II. Expansion along the Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joël Cuguen</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2004.02150.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps273163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02051453v1</w:t>
+                <w:t xml:space="preserve">hal-01682501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion by the marine gastropod Ocinebrellus inornatus in France. : II. Expansion along the Atlantic coast</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
+                <w:t xml:space="preserve">Invasion of the eastern Bay of Biscay by the nassariid gastropod &amp;lt;I&amp;gt;Cyclope neritea&amp;lt;/I&amp;gt;: origin and effects on resident fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Simon-Bouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 276, pp.147 - 159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps276147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps273163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01682501v1</w:t>
+                <w:t xml:space="preserve">hal-01854841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure of an endangered species living in contrasted habitats : Parnassia palustris (Saxifragaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Holl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hendoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (6), pp.979-990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2002.01499.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the genetic structure of Pectinaria koreni (Polychaeta: Pectinariidae) conform to a source-sink metapopulation model at the scale of the Baie de Seine?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. T. Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Weinmayr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 56, pp.238-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10152-002-0123-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spatial Structure of Sexual and Cytonuclear Polymorphism in the Gynodioecious Beta vulgaris ssp. maritima: I/ at a Local Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cuguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 157 (4), pp.1699-1710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetics of Chrysomela tremulae: a first step towards management of transgenic Bacillus thuringiensis poplars Populus tremula x P. tremuloides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Genissel</w:t>
+                <w:t xml:space="preserve">Gene flow in the European corn borer Ostrinia nubilalis: implications for the sustainability of transgenic insecticidal maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pasteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hereditas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1601-5223.2000.00085.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267 (1439), pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2000.0975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02699100v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00201050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linkage disequilibrium between chloroplast DNA and mitochondrial DNA haplotypes in Beta vulgaris ssp. maritima (L.): the usefulness of both genomes for population genetic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saumitou-Laprade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9 (2), pp.141-154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2000.00843.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-plant diversity of the European corn borer Ostrinia nubilalis: what value for sustainable transgenic insecticidal Bt maize ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
+                <w:t xml:space="preserve">Population genetics of Chrysomela tremulae: a first step towards management of transgenic Bacillus thuringiensis poplars Populus tremula x P. tremuloides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Bourguet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1126⟩</w:t>
+              <w:t xml:space="preserve">Hereditas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 133, pp.85-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1601-5223.2000.00085.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691476v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow in the European corn borer Ostrinia nubilalis: implications for the sustainability of transgenic insecticidal maize</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Pasteur</w:t>
+                <w:t xml:space="preserve">Host-plant diversity of the European corn borer Ostrinia nubilalis: what value for sustainable transgenic insecticidal Bt maize ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Bethenod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 267 (1439), pp.117-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2000.0975⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 267, pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2000.1126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00201050v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of microsatellite size homoplasy across electromorphs, loci, and populations in three invertebrate species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Estoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jarne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 47 (1), pp.42-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/PL00006361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports, un nouvel enjeu en écologie marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bouchoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, 2025, Synthèses, 9782759241750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4176-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Léandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Almansa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Bourmaud</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03313882v1</w:t>
+                <w:t xml:space="preserve">hal-05180404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur les pandémies : écologie, évolution et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Baehrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patricia Gibert. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 128 p., 2021, 978-2-271-13665-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel futur sans nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lecointre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Abbadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bœuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allain Bougrain-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Muséum national d'Histoire naturelle. Editions Reliefs, 2017, ISBN 978-2-8565-3811-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04050942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16402,1068 +16525,1068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Les ports, un creuset d’évolutions induites par l’humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Reisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouchoucha, Marc; Rey-Valette, Hélène; Viard, Frédérique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ports, un nouvel enjeu en écologie marine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.67-84, 2025, 978-2-7592-4176-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Genomics to Understand How Invaders May Adapt: A Marine Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Tepolt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invasion Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI, pp.58-71, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/9781800626263.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie chimique : une science intégrative et expérimentale</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ainouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecologie chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE édition, 2017, 9781784051860</w:t>
+              <w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318947v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation-adaptabilité : comprendre la réponse adaptative avec pour objectif de la prédire</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecologie chimique : une science intégrative et expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duplais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Proffit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Geneviève Bagnères; Martine Hossaert-Mckey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives de l’Institut Ecologie et environnement du CNRS : compte-rendu des journées des 22, 23 et 24 février 2017, CNRS, Bordeaux, CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-141, 2017, Les Cahiers Prospectives CNRS INEE</w:t>
+              <w:t xml:space="preserve">Ecologie chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE édition, 2017, 9781784051860</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132863v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Ecology: An Integrative and Experimental Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duplais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Proffit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Geneviève Bagnères; Martine Hossaert-Mckey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.23-46, 2016, 9781848219243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119329695.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIRCUMGLOBAL INVASION BY THE BROWN SEAWEED SARGASSUM MUTICUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aschwin H. Engelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Serebryakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Put Ang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Britton-Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hughes, RN and Hughes, DJ and Smith, IP and Dale, AC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANOGRAPHY AND MARINE BIOLOGY: AN ANNUAL REVIEW, VOL 53</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, pp.81-126, 2015, Oceanography and Marine Biology, 978-1-4987-0545-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement global : impacts sur les écosystèmes et défis sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno David; Catherine Ozouf-Costaz; Marc Troussellier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monde Marins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cherche Midi, pp.125-164, 2014, 9782749135960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets et impacts sur le milieu marin et côtier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Pape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes (Mérot, P., Dureuil, V., Delahaye, D., Desnos, P.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement climatique dans le grand ouest, Evaluation, impacts, perceptions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101-178, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches métabolomiques en écologie chimique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Banaigs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chevaldonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective écologie chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Institut Ecologie et Environnement (IEE)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17473,156 +17596,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of individual ddRAD libraries v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Daguin Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17504/protocols.io.bv4tn8wn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17632,607 +17755,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de l'ADNe/ADNa pour la surveillance des espèces non indigènes marines : État des lieux et recommandations concernant le descripteur D2 de la DCSMM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISEM (Univ Montpellier, CNRS, IRD); Office Français de la Biodiversité. 2025, 40 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bouchet</w:t>
+                <w:t xml:space="preserve">La surveillance de la biodiversité ichtyologique côtière par l'ADN environnemental : Évaluation de l'outil et de sa complémentarité aux comptages visuels en plongée - Rapport final, septembre 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 85 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04166402v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04168495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surveillance de la biodiversité ichtyologique côtière par l'ADN environnemental : Évaluation de l'outil et de sa complémentarité aux comptages visuels en plongée - Rapport final, septembre 2021</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lévêque</w:t>
+                <w:t xml:space="preserve">Compte rendu de l'atelier national « espèces non indigènes » (ENI), 14.10.2021, MNHN Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Antajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021, 85 p. + annexes</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN); Ifremer; EPOC. 2021, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04168495v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04166402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëmie Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Dauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et caractérisation des communautés benthiques du Plateau de la Méloine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Broudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Camusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Houbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Station Biologique de Roscoff. 2017, pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03627546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId662"/>
+      <w:footerReference w:type="default" r:id="rId672"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18379,51 +18502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Violet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Curd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Veytia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Shin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.x4w5q5ux9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Gruythuysen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Merten Cruz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70180" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mart&#237; Barclay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00159-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965970v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauras Daraghmeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Exter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pagnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ba&#322;azy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Cancio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243162v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Arizmendi-Meija" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nebot-Colomer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez&#8208;Sendino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01573-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562298v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashi Parikh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael St J. Warne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123954" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026853v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pinochet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brante" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2023.14.1.09" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106625" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179982v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.448" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243153v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naily Nashira Figueroa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13769" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243257v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam Deshpande" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Govaert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14222" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669095v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2075739" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716121v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13443" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921901v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Galanidi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Bartilotti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121077" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322136v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab127" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03210423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Nunes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03861-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Graf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younhee Shin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Yang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Choi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il Ki Hwang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01378-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321948v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko Outinen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Bailey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Broeg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chasse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Clarke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112823" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321963v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105231" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321975v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112844" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7453" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860993v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salamon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lev&#234;que" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02193-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900649v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Turon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pascual" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-020-01083-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372503v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Eg Nielsen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12879" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861012v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Riginos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0547" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861027v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mastrototaro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Montesanto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Salonna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chimienti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaa042" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033264v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Louise Allcock" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizz Axberg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.572680" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274454v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12837" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431784v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2019.10.4.06" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02140719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Chefaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serebryakova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12910" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303799v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bishop" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00615" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372571v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gonz&#225;lez Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#237;az" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Neira Hinojosa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12997" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372596v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02092-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298472v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1502276" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12647" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655950v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gierszewska" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dobrzyn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.11.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696076v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3654" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774858v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Aires" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serr&#227;o" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4377" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767870v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19811-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serr&#227;o" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206734" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449650v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Murphy" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Johnson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1357-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani El Ayari" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Trigui El Menif" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saavedra" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordero" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3418" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971308v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Merdy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEMBE.2017.09.019" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVHWQM5W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176657v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Darling" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella S Galil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R Carvalho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rius" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893225v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14328" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971627v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3672" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284837v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Voisin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.075" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420849v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2655" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. D. Bishop" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24875" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488130v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Darling" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow053" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692278v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.031" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383805v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13854" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387090v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hudson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0620" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297475v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.01.038" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241328v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Fernandes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vance" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fileman" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.015" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342684v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Araujo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguillar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbara" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1141-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218815v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Wood" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. E. Yunnie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.11.043" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227971v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9788-1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196801v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682361" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218809v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sandionigi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Casiraghi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0854-y" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bernardi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0792-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200555v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13048" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218818v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2519-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100867v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Dijoux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103826" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218816v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Pechenik" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esu002" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218821v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12161" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52AEEF81F5B4EFCF0DB95683C97C36306E402DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Yearsley" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01826.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218824v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067050" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119633v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0472-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2P5HS00-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218820v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0286-x" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77FB35C6796C573413EF1C72999018D3CB424C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218823v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12111" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11GDNLJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218836v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/ess030" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218844v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2011.08.001" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP2B0TFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218843v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.10.001" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XV7VSHB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218838v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn J. Goldstien" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Hallas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nishikawa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016755" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218848v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9958-1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C37WCT3N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218840v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218853v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taris" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lasbleiz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QZB6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218850v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448616v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Davis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishikawa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.D. Bishop" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9676-0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B3Z34P02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452044v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dowell" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wood" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04045.x" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP3N06SB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218861v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2009.08.002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJT576L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218859v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cagnon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esp007" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218865v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.016329" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218863v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ta&#239;mour Jolly" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ellien" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.2089" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218864v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Shank" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04325.x" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218860v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02479.x" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19NTKDGC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218856v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Cardenas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castilla" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.02056.x" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7XD8NJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349803v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-294X.2007.03330.X" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170456v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiel" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mielordt" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104746v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07098" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146209v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485683v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Bouhet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Meunier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02881.x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150203v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682956v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110546v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186317v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854841v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desclaux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps276147" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682501v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps273163" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680483v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendoux" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01499.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BP9HVT2C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110545v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jolly" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weinmayr" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0123-1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL40RZZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699100v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.2000.00085.x" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7GDFW3X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020925v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desplanque" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00843.x" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVJJ36N0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691476v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouv&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1126" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201050v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Bethenod" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.0975" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446176v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchoucha" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4176-7" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446211v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446249v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Tepolt" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800626263.0005" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318947v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318946v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119329695.ch2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305588v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Put Ang" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Britton-Simmons" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mineur" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108827v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903558v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02567446v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comte" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inee.cnrs.fr/fr/prospective-ecologie-chimique" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893499v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin Thiebaut" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ruault" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.bv4tn8wn" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102866v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gayot" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168495v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627546v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broudin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fontana" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603216v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Violet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Curd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Wood" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Yunnie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bridge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bishop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112803" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965970v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauras Daraghmeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Exter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pagnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ba&#322;azy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibon Cancio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14073" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Pansu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chivas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Gruythuysen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Merten Cruz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.70180" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devi Veytia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunne Shin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Comte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.x4w5q5ux9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mariani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Mart&#237; Barclay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Airoldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44183-025-00159-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Guerra-Garc&#237;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Desiderato" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Mucciolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Navarro-Barranco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Ros" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.41784" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550427v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aashi Parikh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael St J. Warne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123954" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04572926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Siuda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Verlaque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology4020014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596361v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blayac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sevaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Page" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106224" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Horaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Arizmendi-Meija" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nebot-Colomer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez&#8208;Sendino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-023-01573-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562298v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qrae016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243257v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhelam Deshpande" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Govaert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14222" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026853v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pinochet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Brante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tellier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2023.14.1.09" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04373042v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna van der Loos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinten Bafort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bosch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Ballesteros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio B&#225;rbara" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2023.2256828" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03959836v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Humbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Antajan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15020161" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123930v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106625" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/edn3.448" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243153v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naily Nashira Figueroa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13769" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fra&#239;sse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Moan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.172" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716121v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13443" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669095v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2022.2075739" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921901v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Zenetos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsiamis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Galanidi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Carvalho" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Bartilotti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14121077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03235933v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7453" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412421v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Bongarts Lebbe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chaumillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guigone Camus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.740602" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03210423v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;via Nunes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-021-03861-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pouline" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cailliau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsab127" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355754v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roby" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin&#8208;thi&#233;baut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16189" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03123153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Graf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younhee Shin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Yang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Won Choi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il Ki Hwang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01378-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321963v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105231" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko Outinen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A Bailey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Broeg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chasse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Clarke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.112823" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321975v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.112844" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860993v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Salamon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lev&#234;que" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02193-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372503v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Eg Nielsen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Couteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Sussarellu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12879" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Turon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Casso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pascual" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-020-01083-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861012v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Riginos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2019.0547" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mastrototaro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Montesanto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Salonna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Chimienti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlaa042" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033264v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Obst" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louise Louise Allcock" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizz Axberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.572680" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02140719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M Chefaoui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serebryakova" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin Engelen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A Serr&#227;o" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12910" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02431784v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/mbi.2019.10.4.06" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02274454v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouchemousse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nova Mieszkowska" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12837" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303799v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00615" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372571v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gonz&#225;lez Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#237;az" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Neira Hinojosa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12997" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372596v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-019-02092-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3654" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01655950v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Lasota" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Gierszewska" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Wolowicz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dobrzyn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.11.015" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02298472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1502276" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01908753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Guzinski" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12647" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774858v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#226;nia Aires" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester A. Serr&#227;o" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aschwin H. Engelen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.4377" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767870v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Darras" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19811-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364728v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Serr&#227;o" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0206734" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971627v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3672" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449650v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Murphy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Johnson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1357-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395138v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahani El Ayari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Trigui El Menif" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Saavedra" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.3418" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971308v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coudret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Le Merdy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JEMBE.2017.09.019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVHWQM5W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176657v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A Darling" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella S Galil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary R Carvalho" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rius" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.014" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893225v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentine Riquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14328" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01488130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice David" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Darling" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cz/zow053" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01420849v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2655" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323890v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. D. Bishop" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24875" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01284837v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Voisin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2016.02.075" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Frangoudes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2016.05.031" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383805v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13854" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297475v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.01.038" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01387090v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Hudson" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0620" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01241328v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Fernandes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vance" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fileman" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2015.11.015" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Araujo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Assis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aguillar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barbara" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1141-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13048" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196801v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barranger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berger" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682361" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01227971v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9788-1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218815v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine A. Wood" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna L. E. Yunnie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.11.043" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218809v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sandionigi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Casiraghi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-015-0854-y" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218812v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Bernardi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip A. M. Volckaert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-014-0792-0" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan A. Pechenik" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esu002" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pain-Devin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geffard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giamberini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jouenne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.06.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRV9F14G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218818v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-014-2519-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100867v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Dijoux" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103826" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218823v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Yearsley" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12111" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11GDNLJS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218821v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12161" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52AEEF81F5B4EFCF0DB95683C97C36306E402DA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218819v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2012.01826.x" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218824v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Fernandez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067050" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218820v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-012-0286-x" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77FB35C6796C573413EF1C72999018D3CB424C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119633v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Tarnowska" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0472-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K2P5HS00-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218836v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/ess030" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218838v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharyn J. Goldstien" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Dupont" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Hallas" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruaki Nishikawa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016755" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218844v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tanguy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2011.08.001" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MP2B0TFC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218843v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.10.001" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9XV7VSHB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218840v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218848v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-011-9958-1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C37WCT3N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218853v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taris" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Lasbleiz" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2010.07.001" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19QZB6L3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218850v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00448616v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Davis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nishikawa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D.D. Bishop" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9676-0" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B3Z34P02-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218851v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-010-9708-9" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWCDTRD1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218860v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02479.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19NTKDGC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218856v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Cardenas" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Castilla" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.02056.x" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R7XD8NJ4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218864v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Shank" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04325.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218859v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cagnon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esp007" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218861v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2009.08.002" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVJT576L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00452044v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Dowell" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wood" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.04045.x" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP3N06SB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218865v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.016329" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218863v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ta&#239;mour Jolly" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ellien" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.2089" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349803v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pujol" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castella" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Goudet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-294X.2007.03330.X" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170456v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Devaux" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mielordt" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104746v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07098" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110546v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150203v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon-Bouhet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia-Meunier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485683v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02881.x" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146209v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682956v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Simon-Bouhet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garcia" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00455434v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Richard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Paulet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02988.x" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDJ9W0GW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186317v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051453v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnaud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delescluse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cuguen" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02150.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BDF7BB28F055D49FDFEF9C09EA6593061ED2B15A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01682501v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Martel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps273163" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854841v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Desclaux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps276147" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680483v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Bonnin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Holl" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hendoux" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01499.x" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BP9HVT2C-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110545v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jolly" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weinmayr" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0123-1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL40RZZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020887v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laporte" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00201050v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Bethenod" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.0975" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020925v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desplanque" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Forcioli" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saumitou-Laprade" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2000.00843.x" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JVJJ36N0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699100v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1601-5223.2000.00085.x" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C7GDFW3X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691476v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trouv&#233;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2000.1126" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695581v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubois" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jarne" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00006361" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BP14SHTG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446176v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouchoucha" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4176-7" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313882v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gilbert" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baehrel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Biron" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourmaud" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/ecologie-environnement-sciences-de-la-terre/regards-croises-sur-les-pandemies/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050942v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abbadie" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#339;uf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain Bougrain-Dubourg" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cohen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446211v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reisser" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446249v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Tepolt" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800626263.0005" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132863v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ainouche" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gouy" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318947v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duplais" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Proffit" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318946v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119329695.ch2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305588v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Put Ang" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Britton-Simmons" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mineur" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108827v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tissot" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01903558v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roussel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tr&#233;guer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02567446v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banaigs" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Comte" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fernandez" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inee.cnrs.fr/fr/prospective-ecologie-chimique" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03893499v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin Thiebaut" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ruault" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.bv4tn8wn" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102866v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gayot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168495v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166402v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627546v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broudin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fontana" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>