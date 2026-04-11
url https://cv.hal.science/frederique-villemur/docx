--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FREDERIQUE VILLEMUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Queer space, féminismes et architecture » autour du film &amp;quot;E.1027 – Eileen Gray et la maison au bord de la mer&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’architecture, c’est politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MK2 Institut, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« « Vous en êtes ? ». Faire un pas de côté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements de paradigmes. La recherche impliquée : en être ou pas. Questionner la production des savoirs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Barrère, Alexandre Chèvremont, Catherine Grout,, Feb 2024, Lille (Université Lille 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rire de quel dess(e)in pour quelle enfance de l’art ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, enfance, politique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodolphe Olcèse, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Horses and amazons: animality in question”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Amazons to the Guerrilla Girls. Warring Women in Art, Architecture and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consuelo Lollobrigida, Adelina Modesti, Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Fugitive - détournement d’espace et de genres : pour une autre visibilité́ lesbienne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disoriented - Gender Territories in Contemporary Art,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maite Méndez Baiges y Haizea Barcenilla, May 2023, Malaga, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passages. Hommage à Walter Benjamin de Dani Karavan, Portbou (œuvre in situ, 1990-1994) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Art et archéologie du Judaïsme »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art et d’histoire du Judaïsme, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'inhabitable : Jeff Wall et Odradek »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péril en la demeure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Berquin, Justine Jotham et Caecilia Ternisien, Apr 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épingle queer : du transitoire, de l’entre-deux et de l’extravagance »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aby Warburg et le genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Fichera et Simon Séguier-Faucher, Jun 2022, Paris – Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anselm Kiefer à Barjac : du site comme ruines, l’atelier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et représenter les ruines de guerre aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Michonneau, Oct 2021, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot; Ceci tuera cela &amp;quot; : notes sur l’architecture comme machine à lire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et littérature : fiction, rhétorique et poétique, Chaire de Jean-Louis Cohen, Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Louis Cohen, May 2021, Paris, Collège de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05004105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une esthétique du paysage, l’atelier de mise en dérive du site – autour du visuel et de la fiction »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Atelier en Commun », « Recherche en Création, - Recherches transdisciplinaires en poïétique : méthodologies, enjeux &amp; savoirs inhérents aux processus créatifs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germana Civera, Alix de Morant, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Studio Facchetti, défense et permanence d'un &amp;quot;Art autre&amp;quot; »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United States of Abstraction - Artistes américains en France, 1946-1964</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Fabre, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un lieu, des lieux, ou la dérive mémorielle. Photographie et biographie d’Eileen Gray »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Espaces Écritures Architectures. Le lieu : fiction et architecture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Fabrice Moulin, Marc Perelman, Jean-Pierre Vallier, Nov 2020, Paris, Ensa-Malaquais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du pennello à l’onde, picturalité de la vibe (XVIe-XVIIIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Fichera, Chloé Maillet, Nov 2019, Paris, INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Figures de l’exil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rendez-Vous de Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Queysanne, Oct 2019, Portbou, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devenir-peaux-murs : Francesca Woodman, Rachel Whiteread, Tatiana Trouvé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Espaces Écritures Architectures. Lisible/Visible : position, disposition, fiction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Fabrice Moulin, Marc Perelman, Jean-Pierre Vallier, Apr 2019, Paris, Ensa-Malaquais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Facchetti et Laubiès : une galerie, une rencontre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Laubiès : l’instantané, le fugitif, la trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne et contemporain des Sables d’Olonne, Feb 2019, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comprendre la place des femmes en architecture : sexe, genre et féminismes, lieux d’énonciation du sujet et mutations du paradigme spatial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Lifam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lifam, Apr 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Critique des rooms of one’s own : les chambres à part de Dominique Gonzalez-Foerster »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Marc Perelman, Thomas Clerc, Oct 2019, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un objet de taille : les ciseaux de l'Industria de Véronèse (Sala del Collegio, Palazzo Ducale, Venise) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde des objets à la Renaissance, 7e Rencontres de Bournazel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Verdier, Sep 2018, Bournazel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports d’expertise pour le CNECEA pour l’avancement au grade de professeur 1er classe (3 dossiers étudiés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNECEA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports d’expertise de trois dossiers pour attribution d’un contrat doctoral « EUR Humanités, Création et Patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CY Cergy Paris Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un contrat doctoral CIFRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS (École des Hautes Études en Sciences Sociales). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’un ARK à l’autre », éditorial de la revue de l'ENSAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage, &amp;quot;Des voix s’élèvent. Féminismes et architecture&amp;quot;, Stéphanie Dadour (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Papiers coréens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goam Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Érotique du couple lesbien à l'époque moderne : Diane et ses nymphes »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’ombre de la danse : le pavillon Mies van der Rohe à Barcelone »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, p. 55-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Projet ou le complexe du Jeu de l’Oie : Aldo Rossi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, p. 87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Frédérique Villemur réalisée par Léa André-Sarreau autour du film &amp;quot;E.1027 – Eileen Gray et la maison au bord de la mer&amp;quot; de Beatrice Minger et Christoph Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise pour un article dans la revue &amp;quot;Projets de Paysage, revue scientifique sur la conception et l’aménagement de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Disparu(r)es de Fiorenza », texte publié pour l’exposition &amp;quot;Walk Man Walk like a Woman&amp;quot; de Fiorenza Menini, FRAC-OM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Percées - explorations en arts vivants, UQAM, Montréal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Demeter, théories &amp; pratiques artistiques contemporaines, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Diogène, revue internationale des sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans Les Cahiers de la Recherche architecturale, urbaine et paysagère,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les earth-body sculptures d’Ana Mendieta : d’herbes folles en arbres de vie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann Éditeurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9-791037-031419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Elisabeth Ballet, here there the experience of the place”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women Creators : Drawing+Design+Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 139-150., 2022, 978-84-19387-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geste, Trait, Matière-peinture : visite d’atelier » : Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier, une collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Fabre- Editions Snoeck, 2022, 9-789461-615824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“&amp;quot;Queerosity: Does the Hair have a Gender?&amp;quot; Around Del LaGrace Volcano, Daniela Comani, Katarzyna Kozyra, Ana Mendieta and Cindy Sherman”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Nude: Looking Anew at the Naked Body in Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au &amp;quot;Sens du territoire et action artistique. Enjeux culturels de transformation des espaces publics à Montpellier&amp;quot; de Johana Baticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sens du territoire et action artistique. Enjeux culturels de transformation des espaces publics à Montpellier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre s’obstine contre le ciel »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Meslet, Églises abandonnées. Lieux de culte en déshérence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Jonglez, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Rien ne convient, tout est ornement !”. Deux femmes artistes et une trop humaine ornementation : Àngels Ribé et VALIE EXPORT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter l’ornement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présence de l’architecture chez Louis I. Kahn : promesse et inspiration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Villette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecte à la plume,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que faire de la violence ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créatrices, l’émancipation par l’art,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Ouest-France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Zone de fauchage tardif : Lise Duclaux au LaM, Lille métropole musée d'art moderne, d'art contemporain et d'art brut »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et agriculture, innovations architecturales, urbaines et territoriales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les métamorphoses silencieuses de René Laubiès »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MASC, Musée d’art moderne et contemporain des Sables d’Olonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaëlle Rageot-Deshayes (dir.), Laubiès : l’instantané, le fugitif, la trace,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un trou dans le temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’architecture inquiétée par l’œuvre d’art : Mémorial Walter Benjamin de Dani Karavan à Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-188, 2015, 978-2-912261-7-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes du Bout du Monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Saint-Guilhem-le-Désert 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-155, 2015, 978-2-912261-76-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Œdipe de retour ? Vicence ou le point aveugle d’une scénographie urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Vicence 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-69, 2014, 978-2-912261-74-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La traversée – à jamais : Murs de Mehdi Meddaci »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses au sud : figures de la marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 46-62, 2013, 978-2-912261-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting with Penelope Iliaskou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.54-59, 2013, 978-2-91226-165-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geste, mouvement et spatialité : l’Acropole, où ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-91226-165-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes & Architecture : 8 mars, journée des droits des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Belaza entre deux rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2018, 978-2-330-09740-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corps sans nom (Jeanne Dunning)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2017, 978-2-912261-8-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture inquiétée par l’œuvre d’art : Mémorial Walter Benjamin de Dani Karavan à Portbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou,. 2015, 978-2-912261-7-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Saint-Guilhem-le-Désert 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2015, 978-2-912261-76-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Vicence 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2014, 978-2-912261-74-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-91226-165-&amp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le projet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-912261-7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverses au sud : figures de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-912261-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Palma. Geste et Khôra,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EBL Éditions, 2012, 978-2-95300032-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gfeller, vidéo-divagations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse & Architecture : 2010 Palladio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Facchetti, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2007, 978-2-7427-7212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Facchetti : le Studio. Art informel et abstraction lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2004, 2-7427-4773-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méridienne de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris-musées / Actes Sud, 2000, 2-7427-2827-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’androgyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris 7 Denis Diderot, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05014821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FREDERIQUE VILLEMUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« « Vous en êtes ? ». Faire un pas de côté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements de paradigmes. La recherche impliquée : en être ou pas. Questionner la production des savoirs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Barrère, Alexandre Chèvremont, Catherine Grout,, Feb 2024, Lille (Université Lille 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Queer space, féminismes et architecture » autour du film &amp;quot;E.1027 – Eileen Gray et la maison au bord de la mer&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’architecture, c’est politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MK2 Institut, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rire de quel dess(e)in pour quelle enfance de l’art ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, enfance, politique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodolphe Olcèse, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Horses and amazons: animality in question”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Amazons to the Guerrilla Girls. Warring Women in Art, Architecture and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consuelo Lollobrigida, Adelina Modesti, Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Fugitive - détournement d’espace et de genres : pour une autre visibilité́ lesbienne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disoriented - Gender Territories in Contemporary Art,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maite Méndez Baiges y Haizea Barcenilla, May 2023, Malaga, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'inhabitable : Jeff Wall et Odradek »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péril en la demeure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Berquin, Justine Jotham et Caecilia Ternisien, Apr 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passages. Hommage à Walter Benjamin de Dani Karavan, Portbou (œuvre in situ, 1990-1994) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Art et archéologie du Judaïsme »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art et d’histoire du Judaïsme, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épingle queer : du transitoire, de l’entre-deux et de l’extravagance »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aby Warburg et le genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Fichera et Simon Séguier-Faucher, Jun 2022, Paris – Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot; Ceci tuera cela &amp;quot; : notes sur l’architecture comme machine à lire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et littérature : fiction, rhétorique et poétique, Chaire de Jean-Louis Cohen, Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Louis Cohen, May 2021, Paris, Collège de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05004105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anselm Kiefer à Barjac : du site comme ruines, l’atelier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et représenter les ruines de guerre aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Michonneau, Oct 2021, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une esthétique du paysage, l’atelier de mise en dérive du site – autour du visuel et de la fiction »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Atelier en Commun », « Recherche en Création, - Recherches transdisciplinaires en poïétique : méthodologies, enjeux &amp; savoirs inhérents aux processus créatifs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germana Civera, Alix de Morant, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Studio Facchetti, défense et permanence d'un &amp;quot;Art autre&amp;quot; »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United States of Abstraction - Artistes américains en France, 1946-1964</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Fabre, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un lieu, des lieux, ou la dérive mémorielle. Photographie et biographie d’Eileen Gray »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Espaces Écritures Architectures. Le lieu : fiction et architecture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Fabrice Moulin, Marc Perelman, Jean-Pierre Vallier, Nov 2020, Paris, Ensa-Malaquais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devenir-peaux-murs : Francesca Woodman, Rachel Whiteread, Tatiana Trouvé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Espaces Écritures Architectures. Lisible/Visible : position, disposition, fiction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Fabrice Moulin, Marc Perelman, Jean-Pierre Vallier, Apr 2019, Paris, Ensa-Malaquais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Figures de l’exil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rendez-Vous de Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Queysanne, Oct 2019, Portbou, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du pennello à l’onde, picturalité de la vibe (XVIe-XVIIIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Fichera, Chloé Maillet, Nov 2019, Paris, INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Facchetti et Laubiès : une galerie, une rencontre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Laubiès : l’instantané, le fugitif, la trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne et contemporain des Sables d’Olonne, Feb 2019, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comprendre la place des femmes en architecture : sexe, genre et féminismes, lieux d’énonciation du sujet et mutations du paradigme spatial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Lifam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lifam, Apr 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Critique des rooms of one’s own : les chambres à part de Dominique Gonzalez-Foerster »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Marc Perelman, Thomas Clerc, Oct 2019, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un objet de taille : les ciseaux de l'Industria de Véronèse (Sala del Collegio, Palazzo Ducale, Venise) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde des objets à la Renaissance, 7e Rencontres de Bournazel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Verdier, Sep 2018, Bournazel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports d’expertise pour le CNECEA pour l’avancement au grade de professeur 1er classe (3 dossiers étudiés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNECEA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports d’expertise de trois dossiers pour attribution d’un contrat doctoral « EUR Humanités, Création et Patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CY Cergy Paris Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un contrat doctoral CIFRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS (École des Hautes Études en Sciences Sociales). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’un ARK à l’autre », éditorial de la revue de l'ENSAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage, &amp;quot;Des voix s’élèvent. Féminismes et architecture&amp;quot;, Stéphanie Dadour (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Papiers coréens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goam Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Érotique du couple lesbien à l'époque moderne : Diane et ses nymphes »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’ombre de la danse : le pavillon Mies van der Rohe à Barcelone »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, p. 55-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Projet ou le complexe du Jeu de l’Oie : Aldo Rossi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, p. 87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Frédérique Villemur réalisée par Léa André-Sarreau autour du film &amp;quot;E.1027 – Eileen Gray et la maison au bord de la mer&amp;quot; de Beatrice Minger et Christoph Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise pour un article dans la revue &amp;quot;Projets de Paysage, revue scientifique sur la conception et l’aménagement de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Disparu(r)es de Fiorenza », texte publié pour l’exposition &amp;quot;Walk Man Walk like a Woman&amp;quot; de Fiorenza Menini, FRAC-OM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Percées - explorations en arts vivants, UQAM, Montréal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Demeter, théories &amp; pratiques artistiques contemporaines, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Diogène, revue internationale des sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans Les Cahiers de la Recherche architecturale, urbaine et paysagère,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les earth-body sculptures d’Ana Mendieta : d’herbes folles en arbres de vie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann Éditeurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9-791037-031419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Elisabeth Ballet, here there the experience of the place”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women Creators : Drawing+Design+Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 139-150., 2022, 978-84-19387-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geste, Trait, Matière-peinture : visite d’atelier » : Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier, une collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Fabre- Editions Snoeck, 2022, 9-789461-615824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“&amp;quot;Queerosity: Does the Hair have a Gender?&amp;quot; Around Del LaGrace Volcano, Daniela Comani, Katarzyna Kozyra, Ana Mendieta and Cindy Sherman”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Nude: Looking Anew at the Naked Body in Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au &amp;quot;Sens du territoire et action artistique. Enjeux culturels de transformation des espaces publics à Montpellier&amp;quot; de Johana Baticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sens du territoire et action artistique. Enjeux culturels de transformation des espaces publics à Montpellier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre s’obstine contre le ciel »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Meslet, Églises abandonnées. Lieux de culte en déshérence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Jonglez, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Rien ne convient, tout est ornement !”. Deux femmes artistes et une trop humaine ornementation : Àngels Ribé et VALIE EXPORT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter l’ornement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présence de l’architecture chez Louis I. Kahn : promesse et inspiration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Villette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecte à la plume,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que faire de la violence ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créatrices, l’émancipation par l’art,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Ouest-France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Zone de fauchage tardif : Lise Duclaux au LaM, Lille métropole musée d'art moderne, d'art contemporain et d'art brut »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et agriculture, innovations architecturales, urbaines et territoriales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les métamorphoses silencieuses de René Laubiès »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MASC, Musée d’art moderne et contemporain des Sables d’Olonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaëlle Rageot-Deshayes (dir.), Laubiès : l’instantané, le fugitif, la trace,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un trou dans le temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’architecture inquiétée par l’œuvre d’art : Mémorial Walter Benjamin de Dani Karavan à Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-188, 2015, 978-2-912261-7-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes du Bout du Monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Saint-Guilhem-le-Désert 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-155, 2015, 978-2-912261-76-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Œdipe de retour ? Vicence ou le point aveugle d’une scénographie urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Vicence 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-69, 2014, 978-2-912261-74-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La traversée – à jamais : Murs de Mehdi Meddaci »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses au sud : figures de la marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 46-62, 2013, 978-2-912261-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting with Penelope Iliaskou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.54-59, 2013, 978-2-91226-165-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geste, mouvement et spatialité : l’Acropole, où ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-91226-165-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes & Architecture : 8 mars, journée des droits des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Belaza entre deux rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2018, 978-2-330-09740-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corps sans nom (Jeanne Dunning)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2017, 978-2-912261-8-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture inquiétée par l’œuvre d’art : Mémorial Walter Benjamin de Dani Karavan à Portbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou,. 2015, 978-2-912261-7-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Saint-Guilhem-le-Désert 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2015, 978-2-912261-76-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Vicence 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2014, 978-2-912261-74-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverses au sud : figures de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-912261-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le projet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-912261-7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-91226-165-&amp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Palma. Geste et Khôra,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EBL Éditions, 2012, 978-2-95300032-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse & Architecture : 2010 Palladio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gfeller, vidéo-divagations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Facchetti, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2007, 978-2-7427-7212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Facchetti : le Studio. Art informel et abstraction lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2004, 2-7427-4773-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méridienne de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris-musées / Actes Sud, 2000, 2-7427-2827-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’androgyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris 7 Denis Diderot, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05014821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Villemur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010873v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Queysanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001829v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001764v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Villemur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010866v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Queysanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>