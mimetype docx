--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FREDERIQUE VILLEMUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« « Vous en êtes ? ». Faire un pas de côté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements de paradigmes. La recherche impliquée : en être ou pas. Questionner la production des savoirs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Barrère, Alexandre Chèvremont, Catherine Grout,, Feb 2024, Lille (Université Lille 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Queer space, féminismes et architecture » autour du film &amp;quot;E.1027 – Eileen Gray et la maison au bord de la mer&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’architecture, c’est politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MK2 Institut, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rire de quel dess(e)in pour quelle enfance de l’art ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, enfance, politique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodolphe Olcèse, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Horses and amazons: animality in question”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Amazons to the Guerrilla Girls. Warring Women in Art, Architecture and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consuelo Lollobrigida, Adelina Modesti, Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Fugitive - détournement d’espace et de genres : pour une autre visibilité́ lesbienne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disoriented - Gender Territories in Contemporary Art,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maite Méndez Baiges y Haizea Barcenilla, May 2023, Malaga, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'inhabitable : Jeff Wall et Odradek »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péril en la demeure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Berquin, Justine Jotham et Caecilia Ternisien, Apr 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passages. Hommage à Walter Benjamin de Dani Karavan, Portbou (œuvre in situ, 1990-1994) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Art et archéologie du Judaïsme »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art et d’histoire du Judaïsme, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épingle queer : du transitoire, de l’entre-deux et de l’extravagance »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aby Warburg et le genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Fichera et Simon Séguier-Faucher, Jun 2022, Paris – Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot; Ceci tuera cela &amp;quot; : notes sur l’architecture comme machine à lire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et littérature : fiction, rhétorique et poétique, Chaire de Jean-Louis Cohen, Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Louis Cohen, May 2021, Paris, Collège de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05004105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anselm Kiefer à Barjac : du site comme ruines, l’atelier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et représenter les ruines de guerre aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Michonneau, Oct 2021, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une esthétique du paysage, l’atelier de mise en dérive du site – autour du visuel et de la fiction »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Atelier en Commun », « Recherche en Création, - Recherches transdisciplinaires en poïétique : méthodologies, enjeux &amp; savoirs inhérents aux processus créatifs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germana Civera, Alix de Morant, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Studio Facchetti, défense et permanence d'un &amp;quot;Art autre&amp;quot; »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United States of Abstraction - Artistes américains en France, 1946-1964</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Fabre, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un lieu, des lieux, ou la dérive mémorielle. Photographie et biographie d’Eileen Gray »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Espaces Écritures Architectures. Le lieu : fiction et architecture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Fabrice Moulin, Marc Perelman, Jean-Pierre Vallier, Nov 2020, Paris, Ensa-Malaquais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devenir-peaux-murs : Francesca Woodman, Rachel Whiteread, Tatiana Trouvé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Espaces Écritures Architectures. Lisible/Visible : position, disposition, fiction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Fabrice Moulin, Marc Perelman, Jean-Pierre Vallier, Apr 2019, Paris, Ensa-Malaquais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Figures de l’exil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rendez-Vous de Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Queysanne, Oct 2019, Portbou, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du pennello à l’onde, picturalité de la vibe (XVIe-XVIIIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Fichera, Chloé Maillet, Nov 2019, Paris, INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Facchetti et Laubiès : une galerie, une rencontre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Laubiès : l’instantané, le fugitif, la trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne et contemporain des Sables d’Olonne, Feb 2019, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comprendre la place des femmes en architecture : sexe, genre et féminismes, lieux d’énonciation du sujet et mutations du paradigme spatial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Lifam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lifam, Apr 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Critique des rooms of one’s own : les chambres à part de Dominique Gonzalez-Foerster »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Marc Perelman, Thomas Clerc, Oct 2019, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un objet de taille : les ciseaux de l'Industria de Véronèse (Sala del Collegio, Palazzo Ducale, Venise) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde des objets à la Renaissance, 7e Rencontres de Bournazel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Verdier, Sep 2018, Bournazel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports d’expertise pour le CNECEA pour l’avancement au grade de professeur 1er classe (3 dossiers étudiés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNECEA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports d’expertise de trois dossiers pour attribution d’un contrat doctoral « EUR Humanités, Création et Patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CY Cergy Paris Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un contrat doctoral CIFRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS (École des Hautes Études en Sciences Sociales). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’un ARK à l’autre », éditorial de la revue de l'ENSAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage, &amp;quot;Des voix s’élèvent. Féminismes et architecture&amp;quot;, Stéphanie Dadour (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Papiers coréens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goam Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Érotique du couple lesbien à l'époque moderne : Diane et ses nymphes »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’ombre de la danse : le pavillon Mies van der Rohe à Barcelone »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, p. 55-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Projet ou le complexe du Jeu de l’Oie : Aldo Rossi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, p. 87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Frédérique Villemur réalisée par Léa André-Sarreau autour du film &amp;quot;E.1027 – Eileen Gray et la maison au bord de la mer&amp;quot; de Beatrice Minger et Christoph Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise pour un article dans la revue &amp;quot;Projets de Paysage, revue scientifique sur la conception et l’aménagement de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Disparu(r)es de Fiorenza », texte publié pour l’exposition &amp;quot;Walk Man Walk like a Woman&amp;quot; de Fiorenza Menini, FRAC-OM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Percées - explorations en arts vivants, UQAM, Montréal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Demeter, théories &amp; pratiques artistiques contemporaines, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Diogène, revue internationale des sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans Les Cahiers de la Recherche architecturale, urbaine et paysagère,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les earth-body sculptures d’Ana Mendieta : d’herbes folles en arbres de vie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann Éditeurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9-791037-031419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Elisabeth Ballet, here there the experience of the place”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women Creators : Drawing+Design+Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 139-150., 2022, 978-84-19387-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geste, Trait, Matière-peinture : visite d’atelier » : Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier, une collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Fabre- Editions Snoeck, 2022, 9-789461-615824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“&amp;quot;Queerosity: Does the Hair have a Gender?&amp;quot; Around Del LaGrace Volcano, Daniela Comani, Katarzyna Kozyra, Ana Mendieta and Cindy Sherman”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Nude: Looking Anew at the Naked Body in Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au &amp;quot;Sens du territoire et action artistique. Enjeux culturels de transformation des espaces publics à Montpellier&amp;quot; de Johana Baticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sens du territoire et action artistique. Enjeux culturels de transformation des espaces publics à Montpellier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre s’obstine contre le ciel »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Meslet, Églises abandonnées. Lieux de culte en déshérence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Jonglez, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Rien ne convient, tout est ornement !”. Deux femmes artistes et une trop humaine ornementation : Àngels Ribé et VALIE EXPORT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter l’ornement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présence de l’architecture chez Louis I. Kahn : promesse et inspiration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Villette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecte à la plume,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que faire de la violence ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créatrices, l’émancipation par l’art,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Ouest-France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Zone de fauchage tardif : Lise Duclaux au LaM, Lille métropole musée d'art moderne, d'art contemporain et d'art brut »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et agriculture, innovations architecturales, urbaines et territoriales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les métamorphoses silencieuses de René Laubiès »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MASC, Musée d’art moderne et contemporain des Sables d’Olonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaëlle Rageot-Deshayes (dir.), Laubiès : l’instantané, le fugitif, la trace,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un trou dans le temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’architecture inquiétée par l’œuvre d’art : Mémorial Walter Benjamin de Dani Karavan à Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-188, 2015, 978-2-912261-7-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes du Bout du Monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Saint-Guilhem-le-Désert 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-155, 2015, 978-2-912261-76-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Œdipe de retour ? Vicence ou le point aveugle d’une scénographie urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Vicence 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-69, 2014, 978-2-912261-74-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La traversée – à jamais : Murs de Mehdi Meddaci »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses au sud : figures de la marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 46-62, 2013, 978-2-912261-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting with Penelope Iliaskou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.54-59, 2013, 978-2-91226-165-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geste, mouvement et spatialité : l’Acropole, où ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-91226-165-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes & Architecture : 8 mars, journée des droits des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Belaza entre deux rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2018, 978-2-330-09740-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corps sans nom (Jeanne Dunning)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2017, 978-2-912261-8-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture inquiétée par l’œuvre d’art : Mémorial Walter Benjamin de Dani Karavan à Portbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou,. 2015, 978-2-912261-7-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Saint-Guilhem-le-Désert 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2015, 978-2-912261-76-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Vicence 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2014, 978-2-912261-74-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverses au sud : figures de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-912261-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le projet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-912261-7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-91226-165-&amp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Palma. Geste et Khôra,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EBL Éditions, 2012, 978-2-95300032-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse & Architecture : 2010 Palladio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gfeller, vidéo-divagations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Facchetti, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2007, 978-2-7427-7212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Facchetti : le Studio. Art informel et abstraction lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2004, 2-7427-4773-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méridienne de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris-musées / Actes Sud, 2000, 2-7427-2827-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’androgyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris 7 Denis Diderot, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05014821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> FREDERIQUE VILLEMUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Queer space, féminismes et architecture » autour du film &amp;quot;E.1027 – Eileen Gray et la maison au bord de la mer&amp;quot;,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’architecture, c’est politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MK2 Institut, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« « Vous en êtes ? ». Faire un pas de côté »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements de paradigmes. La recherche impliquée : en être ou pas. Questionner la production des savoirs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Céline Barrère, Alexandre Chèvremont, Catherine Grout,, Feb 2024, Lille (Université Lille 3), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rire de quel dess(e)in pour quelle enfance de l’art ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art, enfance, politique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodolphe Olcèse, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Horses and amazons: animality in question”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Amazons to the Guerrilla Girls. Warring Women in Art, Architecture and Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Consuelo Lollobrigida, Adelina Modesti, Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Fugitive - détournement d’espace et de genres : pour une autre visibilité́ lesbienne »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disoriented - Gender Territories in Contemporary Art,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maite Méndez Baiges y Haizea Barcenilla, May 2023, Malaga, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’épingle queer : du transitoire, de l’entre-deux et de l’extravagance »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aby Warburg et le genre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Fichera et Simon Séguier-Faucher, Jun 2022, Paris – Institut national d’histoire de l’art (INHA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'inhabitable : Jeff Wall et Odradek »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Péril en la demeure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, François Berquin, Justine Jotham et Caecilia Ternisien, Apr 2022, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Passages. Hommage à Walter Benjamin de Dani Karavan, Portbou (œuvre in situ, 1990-1994) »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Art et archéologie du Judaïsme »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art et d’histoire du Judaïsme, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Studio Facchetti, défense et permanence d'un &amp;quot;Art autre&amp;quot; »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">United States of Abstraction - Artistes américains en France, 1946-1964</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Fabre, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot; Ceci tuera cela &amp;quot; : notes sur l’architecture comme machine à lire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture et littérature : fiction, rhétorique et poétique, Chaire de Jean-Louis Cohen, Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Louis Cohen, May 2021, Paris, Collège de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05004105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anselm Kiefer à Barjac : du site comme ruines, l’atelier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et représenter les ruines de guerre aux XXe et XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Michonneau, Oct 2021, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une esthétique du paysage, l’atelier de mise en dérive du site – autour du visuel et de la fiction »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Atelier en Commun », « Recherche en Création, - Recherches transdisciplinaires en poïétique : méthodologies, enjeux &amp; savoirs inhérents aux processus créatifs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germana Civera, Alix de Morant, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un lieu, des lieux, ou la dérive mémorielle. Photographie et biographie d’Eileen Gray »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Espaces Écritures Architectures. Le lieu : fiction et architecture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Fabrice Moulin, Marc Perelman, Jean-Pierre Vallier, Nov 2020, Paris, Ensa-Malaquais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Figures de l’exil »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Rendez-Vous de Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Queysanne, Oct 2019, Portbou, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devenir-peaux-murs : Francesca Woodman, Rachel Whiteread, Tatiana Trouvé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Espaces Écritures Architectures. Lisible/Visible : position, disposition, fiction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Fabrice Moulin, Marc Perelman, Jean-Pierre Vallier, Apr 2019, Paris, Ensa-Malaquais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Du pennello à l’onde, picturalité de la vibe (XVIe-XVIIIe siècles) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Giorgio Fichera, Chloé Maillet, Nov 2019, Paris, INHA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Facchetti et Laubiès : une galerie, une rencontre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">René Laubiès : l’instantané, le fugitif, la trace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’art moderne et contemporain des Sables d’Olonne, Feb 2019, Les Sables d’Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comprendre la place des femmes en architecture : sexe, genre et féminismes, lieux d’énonciation du sujet et mutations du paradigme spatial »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du Lifam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lifam, Apr 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Critique des rooms of one’s own : les chambres à part de Dominique Gonzalez-Foerster »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chambre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pierre Hyppolite, Marc Perelman, Thomas Clerc, Oct 2019, Paris &amp; Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un objet de taille : les ciseaux de l'Industria de Véronèse (Sala del Collegio, Palazzo Ducale, Venise) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde des objets à la Renaissance, 7e Rencontres de Bournazel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thierry Verdier, Sep 2018, Bournazel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports d’expertise pour le CNECEA pour l’avancement au grade de professeur 1er classe (3 dossiers étudiés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNECEA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports d’expertise de trois dossiers pour attribution d’un contrat doctoral « EUR Humanités, Création et Patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CY Cergy Paris Université. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un contrat doctoral CIFRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EHESS (École des Hautes Études en Sciences Sociales). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« D’un ARK à l’autre », éditorial de la revue de l'ENSAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage, &amp;quot;Des voix s’élèvent. Féminismes et architecture&amp;quot;, Stéphanie Dadour (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'A. D'architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Érotique du couple lesbien à l'époque moderne : Diane et ses nymphes »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Papiers coréens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goam Essays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.111-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’ombre de la danse : le pavillon Mies van der Rohe à Barcelone »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, p. 55-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Projet ou le complexe du Jeu de l’Oie : Aldo Rossi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, p. 87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Frédérique Villemur réalisée par Léa André-Sarreau autour du film &amp;quot;E.1027 – Eileen Gray et la maison au bord de la mer&amp;quot; de Beatrice Minger et Christoph Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Disparu(r)es de Fiorenza », texte publié pour l’exposition &amp;quot;Walk Man Walk like a Woman&amp;quot; de Fiorenza Menini, FRAC-OM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'expertise pour un article dans la revue &amp;quot;Projets de Paysage, revue scientifique sur la conception et l’aménagement de l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Percées - explorations en arts vivants, UQAM, Montréal,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Demeter, théories &amp; pratiques artistiques contemporaines, Université de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans la revue Diogène, revue internationale des sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’expertise pour un article dans Les Cahiers de la Recherche architecturale, urbaine et paysagère,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les earth-body sculptures d’Ana Mendieta : d’herbes folles en arbres de vie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann Éditeurs. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art et les formes de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9-791037-031419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Elisabeth Ballet, here there the experience of the place”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women Creators : Drawing+Design+Action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 139-150., 2022, 978-84-19387-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geste, Trait, Matière-peinture : visite d’atelier » : Dominique Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dominique Gauthier, une collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Fabre- Editions Snoeck, 2022, 9-789461-615824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface au &amp;quot;Sens du territoire et action artistique. Enjeux culturels de transformation des espaces publics à Montpellier&amp;quot; de Johana Baticle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Sens du territoire et action artistique. Enjeux culturels de transformation des espaces publics à Montpellier"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“&amp;quot;Queerosity: Does the Hair have a Gender?&amp;quot; Around Del LaGrace Volcano, Daniela Comani, Katarzyna Kozyra, Ana Mendieta and Cindy Sherman”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Nude: Looking Anew at the Naked Body in Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La terre s’obstine contre le ciel »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francis Meslet, Églises abandonnées. Lieux de culte en déshérence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Jonglez, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Rien ne convient, tout est ornement !”. Deux femmes artistes et une trop humaine ornementation : Àngels Ribé et VALIE EXPORT »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter l’ornement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Présence de l’architecture chez Louis I. Kahn : promesse et inspiration »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Villette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Architecte à la plume,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Zone de fauchage tardif : Lise Duclaux au LaM, Lille métropole musée d'art moderne, d'art contemporain et d'art brut »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ville et agriculture, innovations architecturales, urbaines et territoriales,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Que faire de la violence ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créatrices, l’émancipation par l’art,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Ouest-France, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les métamorphoses silencieuses de René Laubiès »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MASC, Musée d’art moderne et contemporain des Sables d’Olonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaëlle Rageot-Deshayes (dir.), Laubiès : l’instantané, le fugitif, la trace,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04999902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Notes du Bout du Monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Saint-Guilhem-le-Désert 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-155, 2015, 978-2-912261-76-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un trou dans le temps »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’architecture inquiétée par l’œuvre d’art : Mémorial Walter Benjamin de Dani Karavan à Portbou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.164-188, 2015, 978-2-912261-7-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Œdipe de retour ? Vicence ou le point aveugle d’une scénographie urbaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Vicence 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-69, 2014, 978-2-912261-74-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Geste, mouvement et spatialité : l’Acropole, où ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-91226-165-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La traversée – à jamais : Murs de Mehdi Meddaci »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverses au sud : figures de la marche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 46-62, 2013, 978-2-912261-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting with Penelope Iliaskou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.54-59, 2013, 978-2-91226-165-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes & Architecture : 8 mars, journée des droits des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Belaza entre deux rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2018, 978-2-330-09740-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un corps sans nom (Jeanne Dunning)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2017, 978-2-912261-8-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture inquiétée par l’œuvre d’art : Mémorial Walter Benjamin de Dani Karavan à Portbou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Queysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou,. 2015, 978-2-912261-7-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Saint-Guilhem-le-Désert 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2015, 978-2-912261-76-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Vicence 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2014, 978-2-912261-74-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traverses au sud : figures de la marche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-912261-72-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le projet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-912261-7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dance Architecture Spatiality : Athens 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2013, 978-2-91226-165-&amp;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Palma. Geste et Khôra,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EBL Éditions, 2012, 978-2-95300032-0-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danse & Architecture : 2010 Palladio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gfeller, vidéo-divagations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l’Espérou. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Facchetti, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2007, 978-2-7427-7212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Facchetti : le Studio. Art informel et abstraction lyrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud, 2004, 2-7427-4773-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méridienne de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris-musées / Actes Sud, 2000, 2-7427-2827-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05001846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l’androgyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Villemur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Paris 7 Denis Diderot, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05014821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Villemur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010866v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004105v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010888v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010892v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010905v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999885v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999893v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999873v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999890v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999905v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001825v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Queysanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Villemur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010873v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010862v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010875v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010878v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010856v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010904v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010899v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010911v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010914v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009715v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999893v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001783v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010487v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999867v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999899v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999907v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999905v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999890v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04999902v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001822v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001790v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001821v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001841v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001827v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Queysanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001799v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001796v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001788v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001776v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001766v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001764v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05014821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>