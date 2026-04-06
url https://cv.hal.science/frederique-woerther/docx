--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,696 +66,1975 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur le rôle des traductions arabe et arabo-latine dans la tradition textuelle de la Rhétorique d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jawdath Jabbour; Frédérique Woerther. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Persuading and Transmitting in Classical Arabic Philosophy: Studies in Honour of Maroun Aouad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BRILL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.421-449, 2026, Islamic Philosophy, Theology and Science. Texts and Studies, 978-90-04-74204-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004742048_017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arabic Philosophical Reception of Aristotle’s Poetics: Translation, Transmission, and Interpretations. Al-Fārābī, Avicenna, and Averroes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Mauduit; Guillaume Navaud; Olivier Renaut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Companion to the Reception of Aristotle's Poetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-138, 2024, Brill's Companions to Classical Reception, 978-90-04-69571-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004695719_006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some Observations on Prudence (gr. φρόνησις, ar. taʿaqqul) in Book VI of Averroes’ Middle Commentary on the Nicomachean Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S. Chatti (éd.), Women's Contemporary Readings of Medieval (and Modern) Arabic Philosophy, Springer 2022, p. 101-123.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 28, Springer International Publishing, pp.101-126, 2022, Logic, Argumentation &amp; Reasoning, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05629-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définitions et usages de la rhétorique d’après les Didascalia in Rethoricam Aristotilis ex glosa Alfarabii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ishraq. Islamic Philosophy Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, , pp.327-346, 2022, Ishraq</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03753603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Οὐσία, δύναμις et ἐνέργεια dans la rhétorique de la période hellénistique et des débuts de l’Empire romain. Hermagoras, Théodore et Quintilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ph. Hoffmann, G. Casas, A. Lecerf (édd.), Essence, puissance, activité dans la philosophie et les savoirs grecs, Paris, Garnier 2022, p. 99-123.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">…donc le bonheur ne réside pas dans le jeu’: Quelques brèves remarques sur le Commentaire moyen d’Averroès à l’Éthique à Nicomaque, X 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Pursuit of Happiness in Medieval Jewish and Islamic Thought Studies Dedicated to Steven Harvey, ed. Yehuda Halper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 215-226, 2021, 978-2-503-59143-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arabic tradition: Averroes’ Middle Commentary on Aristotle’s Nicomachean Ethics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.L. Fink. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phantasia in Aristotle’s Ethics: Reception in the Medieval Arabic, Greek, Hebrew and Latin Traditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, pp.37-64, 2019, Bloomsbury Studies in the Aristotelian Tradition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Goals of Averroes in the Middle Commentary on the Nicomachean Ethics. On the relationships between Ethics and Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Adamson; M. Di Giovanni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpreting Averroes. Critical Essays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.218-236, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Fārābī commentateur d’Aristote dans les Didascalia in Rethoricam Aristotelis ex glosa Alpharabii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commenting on Aristotle’s </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhetoric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, from Antiquity to the Present / Commenter la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d’Aristote, de l’Antiquité à la période contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.41-63, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004376243_004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristote: l'explication de la kinèsis (mouvement) et les usages du terme hormè (impulsion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les fondements naturalistes de la morale stoïcienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.473-504, 2011, Textes et Traditions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00629484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Rhétorique d'Aristote comme moyen de diffusion des idées politiques aristotéliciennes dans la philosophie politique arabe: les Didascalia in Rethoricam Aristotelis ex glosa Alpharabii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vasileios Syros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Well Begun is Only Half Done: Tracing Aristotle's Political Ideas in Medieval Arabic, Syriac, Byzantine, Jewish, and Indo-Persian Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACMRS, Tempe, pp.49-71, 2010, Medieval and Renaissance Texts and Studies</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00536128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques préliminaires pour une nouvelle édition des fragments d'Hermagoras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brisson, Luc; Chiron, Pierre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhetorica philosophans. Mélanges en l'honneur de Michel Patillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, Paris, pp.75-93, 2010, Textes et Traditions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00536130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Philosophical Rhetoric, between Dialectics and Politics: Aristotle, Hermagoras, and al-Fārābī</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédérique WOERTHER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Literary and Philosophical Rhetoric in the Greek, Roman, Syriac, and Arabic Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olms, pp.55-72, 2009, Europaea Memoria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00397257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement de la fable dans la Rhétorique d'Aristote et les Progymnasmata d'Hermogène: essai de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'idée et ses fables. Le rôle du genre (éd. G. Artigas-Menant, A. Couprie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.241-254, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00355875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persuading and Transmitting in Classical Arabic Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawdath Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2026, 978-90-04-74203-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05565567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le commentaire moyen d’Averroès à la Poétique d’Aristote dans la version arabo-latine d’Hermann l’Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, 978-2-7116-3251-0 - février 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05511479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persuading and Transmitting in Classical Arabic Philosophy: Studies in Honour of Maroun Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawdath Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2026, 978-90-04-74204-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La version arabo-latine de la Rhétorique d’Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill. , 2024, Aristoteles Semitico-Latinus, 978-90-04-51125-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démosthène. Discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Azoulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Belles Lettres, 1344 p., 2023, Laure de Chantal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Summa Alexandrinorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRILL, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004436602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chiron, Rhétorique, philologie, herméneutique, Travaux choisis, édités et mis à jour par Ch. Guérin et F. Woerther (Paris: Vrin, Textes et Traditions, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 978-2-7116-2841-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plaisir, le bonheur, et l’acquisition des vertus: Édition du Livre X du Commentaire moyen d’Averroès à l’Éthique à Nicomaque d’Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRILL, 2018, 978-90-04-38071-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004381131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermagoras, Fragments et Témoignages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Belles Lettres, LXXXV - 371 p., 2012, Collection des Universités de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00692364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literary and Philosophical Rhetoric in the Greek, Roman, Syriac, and Arabic Worlds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olms, pp.327, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Èthos aristotélicien. Genèse d'une notion rhétorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin, Paris, pp.368, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -765,4417 +2044,3383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand, Pierre Ponchon et André Rehbinder, La force de la parole. Les textes essentiels de l’Antiquité Les Belles Lettres, Paris, 2025. 414 pages. ISBN : 978-2-251-45752-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes dans la philosophie politique d'Averroès. Proposition d'approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia graeco-arabica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.149-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05436782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Himma, a Pivotal Concept between Psychology and Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (1), pp.5-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2950225x-20240002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averroes’ Middle Commentary on Aristotle’s Rhetoric , translated, with notes and an introduction, by Lahcen El-Yazghi Ezzaher. Carbondale: Southern Illinois University Press, 2023. 324 pp., ISBN: 9780809338931</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for the History of Rhetoric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.103-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5325/jhistrhetoric.27.1.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibn Rushd’s Middle Commentary on the Poetics, or the Ethical Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Islamic Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/24685542-20240011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mariani Zini (ed.), The Legacy of Aristotelian Enthymeme. Proof and Belief in the Middle Ages and the Renaissance, London / New York, Bloomsbury Academic 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04179616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcellinus : Sur les États de cause d’Hermogène. – Texte établi et traduit par Michel Patillon. – Paris : Les Belles Lettres, 2023. XXXII+702 p. – (CUF, ISSN : 0184.7155 : série grecque ; 569). – ISBN : 978.2.251.00654.3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04216730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Aristoteles Latinus XVII.2.1.2, De historia animalium. Translatio Guillelmi de Morbeka, Pars altera : Lib. VI-X, ediderunt Pieter Beullens et Fernand Bossier (†), Brepols, Turnhout, 2020. xlii+173-525 pages. ISBN : 978-2-503-58665-6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (2), pp.211-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bhesv.302.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DESTRÉE (P.) Aristote Poétique. (GF n°1637 - Philosophie). Paris: Flammarion, 2021. Pp. 272. €20.43. 9782080712295.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hellenic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.442-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0075426922000921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04279878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensions - Notes de lecture: How to Innovate: An Ancient Guide to Creative Thinking. Aristotle. – Selected and translated by M. D’Angour. – Princeton : University Press, 2021. – XXI+138 p. : bibliogr. – (Ancient Wisdom for Modern Readers). -; ISBN : 978.0.691.21373.6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03787612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fragments d’Avicenne dans la traduction arabo-latine de la Rhétorique d’Aristote par Hermann l’Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Celli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.321-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03886529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrianus : Sur les États de cause. – Texte établi et traduit par M. Patillon. – Paris : Les Belles Lettres, 2021. XXVIII+580 p. – (CUF, ISSN : 0184.7155 : série grecque ; 555). – ISBN : 978.2.251.00641.3. Pseudo-Sopatros : Sur les États de cause d’Hermogène. – Texte établi et traduit par M. Patillon. – Paris : Les Belles Lettres, 2022. XXXVIII+826 p. – (CUF, ISSN : 0184.7155 : série grecque ; 563). – ISBN : 978.2.251.00649.9.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124 (2), pp.584-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04279928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Bouton-Touboulic (dir.), Magna voce. Effets et pouvoirs de la voix dans la philosophie et la littérature antiques Paris, Classiques Garnier, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Vrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ usage des fragments arabes (Le Caire, Taymūr Pāšā 290 aḫlāq) dans l’ édition arabo-latine de la Summa Alexandrinorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/18778372-04801102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citations poétiques dans l’étude de la λέξις (Rhétorique, III 1-12). Quelques remarques sur les frontières entre rhétorique et poétique d’après Aristote. Revue de Philologie 91 (2017), 149-171</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91, pp.149-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/phil.912.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fragments arabes du Commentaire moyen d’Averroès à l’Éthique à Nicomaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47, pp.244-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/18778372-04701100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfons Reckermann (ed.), Überzeugen Rhetorik und politische Ethik in der Antike. Blaue Reihe. Hamburg: Felix Meiner Verlag, 2018. Pp. 396. ISBN 9783787334377. €24,90</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fragments arabes du Commentaire moyen d'Averroès à l'Éthique à Nicomaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (3-4), pp.244-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/18778372-04701100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut « scientifique » de l’ éthique d’ après le Commentaire moyen d’ Averroès à l’ Éthique à Nicomaque d’ Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (3-4), pp.332-367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/18778372-04603001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms propres dans le Commentaire moyen à l’Éthique à Nicomaque d’Averroès. Contribution à une étude sur les traductions latine et hébraïque du Commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Philosophie Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.3-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.BPM.5.115827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citer/traduire. La traduction arabo-latine de la «Rhétorique» d'Aristote par Hermann l'Allemand et les citations d'al-Farabi et Averroès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenti e studi sulla tradizione filosofica medievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28, pp.177-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms propres dans le Commentaire moyen à l’Éthique à Nicomaque d’Averroès. Contribution à une étude sur les traductions latine et hébraïque du Commentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Philosophie Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.3-32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.BPM.5.115827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les noms propres dans le Commentaire moyen à l’Éthique à Nicomaque d’Averroès. Contribution à une étude sur les traductions latine et hébraïque du Commentaire</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ὑπόκρισις au أخذ بالوجوه . L’interprétation de l’action oratoire par Averroès dans le Commentaire moyen à la Rhétorique d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia graeco-arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (59-76)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les translittérations dans la version latine du Commentaire moyen à l’Éthique à Nicomaque d’Averroès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Philosophie Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59, pp.3-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.BPM.5.115827⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 56, pp.61-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.BPM.5.105346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’ὑπόκρισις au أخذ بالوجوه . L’interprétation de l’action oratoire par Averroès dans le Commentaire moyen à la Rhétorique d’Aristote</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proclus the Successor, On Poetics and the Homeric Poems. Essays 5 and 6 of His Commentary on the Republic of Plato, Robert Lamberton (tr., intr., notes), Atlanta, Society of Biblical Literature, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia graeco-arabica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (59-76)</w:t>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.221-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Les translittérations dans la version latine du Commentaire moyen à l’Éthique à Nicomaque d’Averroès</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces du Grand commentaire d'al-Fārābī à la Rhétorique d'Aristote dans la traduction arabo-latine de la Rhétorique par Hermann lʼAllemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Philosophie Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56, pp.61-89. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/J.BPM.5.105346⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 54, pp.137-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.BPM.1.103404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermagoras et la doctrine des asystata (questions sans consistance)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mnemosyne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 65, pp.179-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/156852511X547848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00692368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La materia de la rhétorique d'après Hermagoras de Temnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek, Roman, and Byzantine Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51, pp.435-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00629483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citations du Commentaire moyen à la Rhétorique d’Aristote par Averroès dans la traduction arabo-latine de la Rhétorique d’Aristote par Hermann l’Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 63, pp.323-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attribution de la notion de chrôma ('couleur') aux &amp;quot;Hermagoréens&amp;quot;. Porphyre, Comm. in Hermog. Stat. [Py, fol. 125v, 11-16 = RGW 4, 397, 8-15]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheinisches Museum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 154, pp.206-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00629482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commentaire par Averroès du chapitre 9 du livre X de l'Éthique à Nicomaque: pédagogie de la contrainte, habitudes et lois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroun Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62, pp.353-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00629481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétation de l’èthos aristotélicien par al-Fārābī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhetorica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (4), pp.392-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1525/rh.2008.26.4.392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la douceur du boeuf à la vertu de l'orateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine littéraire (Le)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Numéro spécial Aristote, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00319293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Hubert Robling: Redner und Rhetorik: Studie zur Begriffs- und Ideengeschichte des Rednerideals (Archiv für Begriffsgeschichte: Sonderheft 5) (Hamburg: Meiner, 2007); 305 S. ISBN 3-7873-1834-8.Michael J. Hyde, ed.: The Ethos of Rhetoric (Studies in Rhetoric/Communication) (Columbia, SC: University of South Carolina Press, 2004). XXVIII, 231 pp. ISBN 1-57003-538-5.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhetorica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (3), pp.339-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1525/rh.2008.26.3.339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00319290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la loi dans l'invention rhétorique, 4e-2e s. av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 61, pp.373-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Livre de la Rhétorique du philosophe et médecin Ibn Tumlus par Maroun Aouad, Rhetorica (25) 2007, 446-448</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00239587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music and Education of the Soul in Plato and Aristotle : Homoeopathy and the Formation of Character</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Classical Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (1), pp.89-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00239672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les passions rhétoriques chez Aristote et al-Farabi: formes discursives et mécanismes d'induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00319287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhétorique, dialectique et sophistique: Aristote, Rhétorique, I, 1, 1355 b 14-21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59, pp.13-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lexis èthikè (style éthique) dans le livre III de la Rhétorique d'Aristote – Les emplois d'èthikos dans le corpus aristotélicien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhetorica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de la notion d'èthos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 118, pp.79-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/reg.2005.4607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'application des programmes de reconstruction phylogénétique sur ordinateur à l'étude de la tradition manuscrite d'un texte: l'exemple du chapitre XI de l'Ars Rhetorica du Pseudo-Denys d'Halicarnasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire des textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 31, pp.227-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199561v1</w:t>
-              </w:r>
-[...1032 lines deleted...]
-                <w:t xml:space="preserve">halshs-00355875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What makes an orator trustworthy ? Some notes on the transmission of Aristotle’s Rhetoric in the Arabic world and its interpretation by al-Fārābī</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studying the Near and Middle East at the Institute for Advanced Study, Princeton, 1935–2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.181-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31826/9781463240035-025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractère rhétorique (èthos) et régimes politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5185,100 +5430,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commenting on Aristotle’s Rhetoric, from Antiquity to the Present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRILL, 2018, 978-90-04-37623-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004376243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5288,107 +5533,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibn Ṭumlūs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopaedia of Islam, THREE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.122-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/1573-3912_ei3_COM_32276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5398,181 +5643,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le statut technique de la preuve éthique exclut-il toute moralité? – La question de la moralité de l'orateur dans la Rhétorique d'Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le statut technique de la preuve éthique exclut-il toute moralité? – La question de la moralité de l'orateur dans la Rhétorique d'Aristote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.90-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation par la musique et persuasion rhétorique chez Aristote: l'èthos dans la Rhétorique et dans les Politiques (VIII, 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation par la musique et persuasion rhétorique chez Aristote: l'èthos dans la Rhétorique et dans les Politiques (VIII, 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5719,51 +5964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerther" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755316v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azoulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fernandez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rambourg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004436602" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381131" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397258v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jhistrhetoric.27.1.0103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Aouad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2950225x-20240002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685542-20240011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179616v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216730v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.302.0211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787612v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426922000921" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Celli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200275v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ditions Vrin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04801102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.912.0149" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296245v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04701100" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040964v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04603001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040957v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.5.115827" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040966v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.5.105346" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040972v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.1.103404" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692368v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852511X547848" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-G9MMNFF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629481v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2008.26.4.392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2008.26.3.339" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199540v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2005.4607" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Khonsari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839442v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/68561" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004695719_006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05629-1_5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407807v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591438-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296244v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037602v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004376243_004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629484v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31826/9781463240035-025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004376243" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1573-3912_ei3_COM_32276" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerther" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004742048/BP000016.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004742048_017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/68561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004695719_006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05629-1_5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591438-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004376243_004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawdath Jabbour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azoulay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rambourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004436602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Aouad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2950225x-20240002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jhistrhetoric.27.1.0103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685542-20240011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.302.0211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426922000921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Celli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ditions Vrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04801102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.912.0149" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04701100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04603001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.5.115827" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.5.105346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.1.103404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852511X547848" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-G9MMNFF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2008.26.4.392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2008.26.3.339" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2005.4607" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Khonsari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31826/9781463240035-025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004376243" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1573-3912_ei3_COM_32276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>