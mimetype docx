--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -368,165 +368,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03749418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Οὐσία, δύναμις et ἐνέργεια dans la rhétorique de la période hellénistique et des débuts de l’Empire romain. Hermagoras, Théodore et Quintilien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ph. Hoffmann, G. Casas, A. Lecerf (édd.), Essence, puissance, activité dans la philosophie et les savoirs grecs, Paris, Garnier 2022, p. 99-123.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03749417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Définitions et usages de la rhétorique d’après les Didascalia in Rethoricam Aristotilis ex glosa Alfarabii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ishraq. Islamic Philosophy Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, , pp.327-346, 2022, Ishraq</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03753603v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03749417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">…donc le bonheur ne réside pas dans le jeu’: Quelques brèves remarques sur le Commentaire moyen d’Averroès à l’Éthique à Nicomaque, X 6</w:t>
               </w:r>
@@ -1229,207 +1229,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le commentaire moyen d’Averroès à la Poétique d’Aristote dans la version arabo-latine d’Hermann l’Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, 978-2-7116-3251-0 - février 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Persuading and Transmitting in Classical Arabic Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawdath Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 2026, 978-90-04-74203-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawdath Jabbour</w:t>
+                <w:t xml:space="preserve">halshs-05565567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persuading and Transmitting in Classical Arabic Philosophy: Studies in Honour of Maroun Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jawdath Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brill, 2026, 978-90-04-74204-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2285,1769 +2285,1769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ibn Rushd’s Middle Commentary on the Poetics, or the Ethical Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Islamic Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/24685542-20240011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Averroes’ Middle Commentary on Aristotle’s Rhetoric , translated, with notes and an introduction, by Lahcen El-Yazghi Ezzaher. Carbondale: Southern Illinois University Press, 2023. 324 pp., ISBN: 9780809338931</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for the History of Rhetoric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27 (1), pp.103-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5325/jhistrhetoric.27.1.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ibn Rushd’s Middle Commentary on the Poetics, or the Ethical Education</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcellinus : Sur les États de cause d’Hermogène. – Texte établi et traduit par Michel Patillon. – Paris : Les Belles Lettres, 2023. XXXII+702 p. – (CUF, ISSN : 0184.7155 : série grecque ; 569). – ISBN : 978.2.251.00654.3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Islamic Ethics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04216730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mariani Zini (ed.), The Legacy of Aristotelian Enthymeme. Proof and Belief in the Middle Ages and the Renaissance, London / New York, Bloomsbury Academic 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04179616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Marcellinus : Sur les États de cause d’Hermogène. – Texte établi et traduit par Michel Patillon. – Paris : Les Belles Lettres, 2023. XXXII+702 p. – (CUF, ISSN : 0184.7155 : série grecque ; 569). – ISBN : 978.2.251.00654.3.</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Aristoteles Latinus XVII.2.1.2, De historia animalium. Translatio Guillelmi de Morbeka, Pars altera : Lib. VI-X, ediderunt Pieter Beullens et Fernand Bossier (†), Brepols, Turnhout, 2020. xlii+173-525 pages. ISBN : 978-2-503-58665-6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (2), pp.211-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bhesv.302.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04279770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DESTRÉE (P.) Aristote Poétique. (GF n°1637 - Philosophie). Paris: Flammarion, 2021. Pp. 272. €20.43. 9782080712295.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hellenic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.442-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0075426922000921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04279878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recensions - Notes de lecture: How to Innovate: An Ancient Guide to Creative Thinking. Aristotle. – Selected and translated by M. D’Angour. – Princeton : University Press, 2021. – XXI+138 p. : bibliogr. – (Ancient Wisdom for Modern Readers). -; ISBN : 978.0.691.21373.6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03787612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fragments d’Avicenne dans la traduction arabo-latine de la Rhétorique d’Aristote par Hermann l’Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Celli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.321-375</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">Recensions - Notes de lecture: How to Innovate: An Ancient Guide to Creative Thinking. Aristotle. – Selected and translated by M. D’Angour. – Princeton : University Press, 2021. – XXI+138 p. : bibliogr. – (Ancient Wisdom for Modern Readers). -; ISBN : 978.0.691.21373.6.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03886529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrianus : Sur les États de cause. – Texte établi et traduit par M. Patillon. – Paris : Les Belles Lettres, 2021. XXVIII+580 p. – (CUF, ISSN : 0184.7155 : série grecque ; 555). – ISBN : 978.2.251.00641.3. Pseudo-Sopatros : Sur les États de cause d’Hermogène. – Texte établi et traduit par M. Patillon. – Paris : Les Belles Lettres, 2022. XXXVIII+826 p. – (CUF, ISSN : 0184.7155 : série grecque ; 563). – ISBN : 978.2.251.00649.9.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, 124 (2), pp.584-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les fragments d’Avicenne dans la traduction arabo-latine de la Rhétorique d’Aristote par Hermann l’Allemand</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04279928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Bouton-Touboulic (dir.), Magna voce. Effets et pouvoirs de la voix dans la philosophie et la littérature antiques Paris, Classiques Garnier, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaia Celli</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Vrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ usage des fragments arabes (Le Caire, Taymūr Pāšā 290 aḫlāq) dans l’ édition arabo-latine de la Summa Alexandrinorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.321-375</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18778372-04801102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Syrianus : Sur les États de cause. – Texte établi et traduit par M. Patillon. – Paris : Les Belles Lettres, 2021. XXVIII+580 p. – (CUF, ISSN : 0184.7155 : série grecque ; 555). – ISBN : 978.2.251.00641.3. Pseudo-Sopatros : Sur les États de cause d’Hermogène. – Texte établi et traduit par M. Patillon. – Paris : Les Belles Lettres, 2022. XXXVIII+826 p. – (CUF, ISSN : 0184.7155 : série grecque ; 563). – ISBN : 978.2.251.00649.9.</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citations poétiques dans l’étude de la λέξις (Rhétorique, III 1-12). Quelques remarques sur les frontières entre rhétorique et poétique d’après Aristote. Revue de Philologie 91 (2017), 149-171</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.149-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phil.912.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">L’ usage des fragments arabes (Le Caire, Taymūr Pāšā 290 aḫlāq) dans l’ édition arabo-latine de la Summa Alexandrinorum</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fragments arabes du Commentaire moyen d’Averroès à l’Éthique à Nicomaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18778372-04801102⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 47, pp.244-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18778372-04701100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les citations poétiques dans l’étude de la λέξις (Rhétorique, III 1-12). Quelques remarques sur les frontières entre rhétorique et poétique d’après Aristote. Revue de Philologie 91 (2017), 149-171</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfons Reckermann (ed.), Überzeugen Rhetorik und politische Ethik in der Antike. Blaue Reihe. Hamburg: Felix Meiner Verlag, 2018. Pp. 396. ISBN 9783787334377. €24,90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fragments arabes du Commentaire moyen d'Averroès à l'Éthique à Nicomaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (3-4), pp.244-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18778372-04701100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut « scientifique » de l’ éthique d’ après le Commentaire moyen d’ Averroès à l’ Éthique à Nicomaque d’ Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oriens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (3-4), pp.332-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18778372-04603001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms propres dans le Commentaire moyen à l’Éthique à Nicomaque d’Averroès. Contribution à une étude sur les traductions latine et hébraïque du Commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Philosophie Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.3-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.BPM.5.115827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citer/traduire. La traduction arabo-latine de la «Rhétorique» d'Aristote par Hermann l'Allemand et les citations d'al-Farabi et Averroès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documenti e studi sulla tradizione filosofica medievale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.177-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms propres dans le Commentaire moyen à l’Éthique à Nicomaque d’Averroès. Contribution à une étude sur les traductions latine et hébraïque du Commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Philosophie Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.3-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.BPM.5.115827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’ὑπόκρισις au أخذ بالوجوه . L’interprétation de l’action oratoire par Averroès dans le Commentaire moyen à la Rhétorique d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia graeco-arabica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (59-76)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les translittérations dans la version latine du Commentaire moyen à l’Éthique à Nicomaque d’Averroès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Philosophie Médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.61-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.BPM.5.105346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proclus the Successor, On Poetics and the Homeric Poems. Essays 5 and 6 of His Commentary on the Republic of Plato, Robert Lamberton (tr., intr., notes), Atlanta, Society of Biblical Literature, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 91, pp.149-171. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, pp.221-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...145 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...185 lines deleted...]
-                <w:t xml:space="preserve">Les noms propres dans le Commentaire moyen à l’Éthique à Nicomaque d’Averroès. Contribution à une étude sur les traductions latine et hébraïque du Commentaire</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03409087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traces du Grand commentaire d'al-Fārābī à la Rhétorique d'Aristote dans la traduction arabo-latine de la Rhétorique par Hermann lʼAllemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Philosophie Médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59, pp.3-32. </w:t>
-[...443 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54, pp.137-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.BPM.1.103404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -4145,234 +4145,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00692368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'attribution de la notion de chrôma ('couleur') aux &amp;quot;Hermagoréens&amp;quot;. Porphyre, Comm. in Hermog. Stat. [Py, fol. 125v, 11-16 = RGW 4, 397, 8-15]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rheinisches Museum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 154, pp.206-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00629482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citations du Commentaire moyen à la Rhétorique d’Aristote par Averroès dans la traduction arabo-latine de la Rhétorique d’Aristote par Hermann l’Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63, pp.323-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La materia de la rhétorique d'après Hermagoras de Temnos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Woerther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek, Roman, and Byzantine Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51, pp.435-460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00629483v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00629482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commentaire par Averroès du chapitre 9 du livre X de l'Éthique à Nicomaque: pédagogie de la contrainte, habitudes et lois</w:t>
               </w:r>
@@ -5964,51 +5964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerther" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004742048/BP000016.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004742048_017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/68561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004695719_006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05629-1_5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753603v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749417v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591438-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004376243_004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawdath Jabbour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azoulay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rambourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004436602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Aouad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2950225x-20240002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618862v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jhistrhetoric.27.1.0103" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685542-20240011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179616v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.302.0211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426922000921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Celli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ditions Vrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04801102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.912.0149" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04701100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04603001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.5.115827" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.5.105346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.1.103404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852511X547848" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-G9MMNFF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629482v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2008.26.4.392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2008.26.3.339" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2005.4607" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Khonsari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31826/9781463240035-025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004376243" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1573-3912_ei3_COM_32276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Woerther" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/book/9789004742048/BP000016.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004742048_017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839442v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/68561" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004695719_006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05629-1_5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03749417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03753603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503591438-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004376243_004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536128v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355875v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511479v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05565567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawdath Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755316v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azoulay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rambourg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004436602" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004381131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436782v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Aouad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2950225x-20240002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685542-20240011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5325/jhistrhetoric.27.1.0103" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04216730v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.302.0211" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279878v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426922000921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03886529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Celli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200275v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ditions Vrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04801102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.912.0149" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04701100" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296246v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037545v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18778372-04603001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.5.115827" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.5.105346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03409087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040972v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.1.103404" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852511X547848" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-G9MMNFF0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629482v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2008.26.4.392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319293v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2008.26.3.339" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397255v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239587v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00239672v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319287v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199555v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199558v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2005.4607" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Khonsari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31826/9781463240035-025" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004376243" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1573-3912_ei3_COM_32276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>