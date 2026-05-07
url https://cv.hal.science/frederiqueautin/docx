--- v0 (2026-03-26)
+++ v1 (2026-05-07)
@@ -1221,295 +1221,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching as Social Influence: Empowering Teachers to Become Agents of Social Change</w:t>
+                <w:t xml:space="preserve">Subjective status and perceived legitimacy across countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Butera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+                <w:t xml:space="preserve">Mark Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Mugny</w:t>
+                <w:t xml:space="preserve">Toon Kuppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Quiamzade</w:t>
+                <w:t xml:space="preserve">Russell Spears</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pulfrey</w:t>
+                <w:t xml:space="preserve">Luca Andrighetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Issues and Policy Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (5), pp.921-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sipr.12072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116407v1</w:t>
+                <w:t xml:space="preserve">hal-02978112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective status and perceived legitimacy across countries</w:t>
+                <w:t xml:space="preserve">Teaching as Social Influence: Empowering Teachers to Become Agents of Social Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Brandt</w:t>
+                <w:t xml:space="preserve">Fabrizio Butera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Kuppens</w:t>
+                <w:t xml:space="preserve">Gabriel Mugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Russell Spears</w:t>
+                <w:t xml:space="preserve">Alain Quiamzade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Andrighetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Autin</w:t>
+                <w:t xml:space="preserve">Caroline Pulfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50 (5), pp.921-942. </w:t>
+              <w:t xml:space="preserve">Social Issues and Policy Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sipr.12072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978112v1</w:t>
+                <w:t xml:space="preserve">hal-03116407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The function of selection of assessment leads evaluators to artificially create the social class achievement gap.</w:t>
               </w:r>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Educational Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 111 (4), pp.717-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bataillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Social Psychology Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2144,51 +2144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73 (1), pp.42-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2473,51 +2473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Institutional Determinants of Social Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2577,51 +2577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3360,726 +3360,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déshumanisation et groupes socio-économiquement (dés)avantagés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unequal opportunities from the start: Socioeconomic disparities in classroom participation in preschool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole M. Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Botalla-Raynal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hazel R. Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque jeunes chercheurs de l'ADRIPS (CJC ADRIPS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la diffusion de la recherche internationale en psychologie sociale (ADRIPS), Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">19th general meeting of the European Association of Social Psychology (EASP General Meeting 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Social Psychology (EASP), Jun 2023, Cracovie (PL), Poland. pp.3135-3152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373710v1</w:t>
+                <w:t xml:space="preserve">hal-05373696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie des classes sociales : un projet de réplication à grande échelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déshumanisation et groupes socio-économiquement (dés)avantagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Botalla-Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : Inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la diffusion de la recherche internationale en psychologie sociale (ADRIPS), Jun 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque jeunes chercheurs de l'ADRIPS (CJC ADRIPS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la diffusion de la recherche internationale en psychologie sociale (ADRIPS), Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373708v1</w:t>
+                <w:t xml:space="preserve">hal-05373710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déshumanisation et groupes socio-économiquement (dés)avantagés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychologie des classes sociales : un projet de réplication à grande échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : « Inégalités »</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : Inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la diffusion de la recherche internationale en psychologie sociale (ADRIPS), Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373706v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychology of social class: a pre-registered replication of 43 effects on large representative samples in three countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déshumanisation et groupes socio-économiquement (dés)avantagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Botalla-Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sommet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th general meeting of the European Association of Social Psychology (EASP General Meeting 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Social Psychology (EASP), Jun 2023, Cracovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l'ADRIPS : « Inégalités »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la diffusion de la recherche internationale en psychologie sociale (ADRIPS), Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373684v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal opportunities from the start: Socioeconomic disparities in classroom participation in preschool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychology of social class: a pre-registered replication of 43 effects on large representative samples in three countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolia Batruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th general meeting of the European Association of Social Psychology (EASP General Meeting 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Association of Social Psychology (EASP), Jun 2023, Cracovie (PL), Poland. pp.3135-3152</w:t>
+              <w:t xml:space="preserve">, European Association of Social Psychology (EASP), Jun 2023, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373696v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de l’efficacité de messages basés sur les théories pour augmenter les normes personnelles et l’intention de trier les biodéchets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inégalités de participation orale à l’école maternelle et leur perception chez les enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Goudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sanrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Guichard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas M. Stephens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel R. Markus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès international de psychologie sociale en langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373703v1</w:t>
+                <w:t xml:space="preserve">hal-03863964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités de participation orale à l’école maternelle et leur perception chez les enfants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederique Autin</w:t>
+                <w:t xml:space="preserve">Test de l’efficacité de messages basés sur les théories pour augmenter les normes personnelles et l’intention de trier les biodéchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas M. Stephens</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Autin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Congrès International de Psychologie Sociale (CIPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS; Laboratoire de Psychologie - EA4139; Université de Bordeaux, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14e Congrès international de psychologie sociale en langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863964v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles théoriques de la psychologie des classes sociales : des effets généralisables au contexte français ?</w:t>
               </w:r>
@@ -4160,77 +4160,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining households’ waste management behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4268,77 +4268,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie des comportements de gestion de déchets domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jouffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4559,64 +4559,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activating a sense of moral obligation to sort food waste through messages targeting awareness of consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4654,64 +4654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the effectiveness of theory-based messages to increase personal norms and intention to sort food waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric A. Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5066,331 +5066,348 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Hebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chlöé Farrer; Sébastien Goudeau; Elise Tenret; Louis-André Vallet. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS Éditions, 2026, 978-2-271-16054-6. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 978-2-271-16054-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15wfo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05566421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la Note : Effets Psychosociaux de L'Evaluation Normative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pulfrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluations, sources de synergies ? Entre normalisation, contrôle et développement formatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paradoxical Role of Meritocratic Selection in the Perpetuation of Social Inequalities at School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolia Batruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Butera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jetten J., Peters K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Psychology of Inequality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28856-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education and Social Class: Highlighting How the Educational System Perpetuates Social Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Croizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5399,124 +5416,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jolanda Jetten; Kim Peters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Social Psychology of Inequality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-152, 2019, 978-3-030-28855-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28856-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId152"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5663,51 +5680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02234-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guichard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19204/2024/NDRS5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Gillath" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Alonso-Arbiol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abubakar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Adams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02654075241237939" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241232873" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Markus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001437" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ksu Celikkol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuuli Anna Renvik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Sortheix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jasinskaja-Lahti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Jetten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2022.100054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0022a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus E O Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila X de Fran&#231;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cero R Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J A Wohl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.6213" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105624" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116407v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiamzade" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pulfrey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sipr.12072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brandt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Kuppens" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Spears" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andrighetto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2694" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000307" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sprong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhechen Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Peters" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mols" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797619875472" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Ryan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria Jaurique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettigrew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022118784213" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bataillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167218791804" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Smeekes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Verkuyten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.A. Wohl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12203" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.52" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Teymoori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock Bastian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarina Ariyanto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158370" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.02027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00707" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0729-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyla Branscombe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684313510485" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027478" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Botalla-Raynal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373708v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R. Markus" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863964v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Stephens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373687v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116420v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116454v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28856-3_8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Marot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28856-3_9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolia Batruch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Autin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02234-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605571v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mestre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guichard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krupicka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mengi Elayoubi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19204/2024/NDRS5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Zhao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omri Gillath" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Alonso-Arbiol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Abubakar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Adams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02654075241237939" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouffre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Bouquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976241232873" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229337v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Goudeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sanrey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Autin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Stephens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R Markus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001437" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ksu Celikkol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuuli Anna Renvik" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Sortheix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Jasinskaja-Lahti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Jetten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2022.100054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04506678v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.220.0022a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223319v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus E O Lima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila X de Fran&#231;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cero R Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J A Wohl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.6213" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Croizet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105624" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Brandt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Kuppens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Spears" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Andrighetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2694" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Butera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quiamzade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pulfrey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sipr.12072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/edu0000307" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Sprong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhechen Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Peters" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mols" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797619875472" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405896v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Ryan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandria Jaurique" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pettigrew" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022022118784213" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928182v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bataillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0146167218791804" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Smeekes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel Verkuyten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.A. Wohl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1864-9335/a000350" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josi.12203" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.52" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Teymoori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brock Bastian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarina Ariyanto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158370" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.02027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00707" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Normand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0729-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyla Branscombe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0361684313510485" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0027478" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384157v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel R. Markus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Botalla-Raynal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373684v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863964v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M. Stephens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373703v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guichard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric A. Bouquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373700v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373687v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373701v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572106v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mestre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Besson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cargnello-Charles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Darnon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duru-Bellat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Hebel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/89328" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15wfo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Toma" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116454v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28856-3_8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Marot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Millet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28856-3_9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>