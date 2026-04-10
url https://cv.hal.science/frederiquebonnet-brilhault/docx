--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1696,295 +1696,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult attention-deficit/hyperactivity disorder among alcohol use disorder inpatients is associated with food addiction and binge eating, but not BMI</w:t>
+                <w:t xml:space="preserve">Neural repetition suppression to vocal and non-vocal sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Frammery</w:t>
+                <w:t xml:space="preserve">Camille Heurteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105665⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796574v1</w:t>
+                <w:t xml:space="preserve">hal-04357853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural repetition suppression to vocal and non-vocal sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult attention-deficit/hyperactivity disorder among alcohol use disorder inpatients is associated with food addiction and binge eating, but not BMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Heurteloup</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carles Escera</w:t>
+                <w:t xml:space="preserve">Julie Frammery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 148, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.105665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357853v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic, clinical, and service-use characteristics related to the clinician’s recommendation to transition from child to adult mental health services</w:t>
               </w:r>
@@ -2098,295 +2098,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic tone in children and adults: Pupillary, electrodermal and cardiac activity at rest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glutamatergic synapse in autism: a complex story for a complex disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindie De Faria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Laurent Galineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arlicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.07.009⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.801-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01860-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843389v1</w:t>
+                <w:t xml:space="preserve">hal-04424686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamatergic synapse in autism: a complex story for a complex disorder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
+                <w:t xml:space="preserve">Autonomic tone in children and adults: Pupillary, electrodermal and cardiac activity at rest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Briend</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+                <w:t xml:space="preserve">Cindie De Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (2), pp.801-809. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01860-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424686v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical Response to Affective Touch in Children with Autism: Multi-Parametric Exploration of the Autonomic System</w:t>
               </w:r>
@@ -2500,429 +2500,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The broad phenotypic spectrum of PPP2R1A-related neurodevelopmental disorders correlates with the degree of biochemical dysfunction</w:t>
+                <w:t xml:space="preserve">Does Phonological Complexity Provide a Good Index of Language Disorder in Children With Cochlear Implants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lenaerts</w:t>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Reynhout</w:t>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Verbinnen</w:t>
+                <w:t xml:space="preserve">Elisabeth Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Laumonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Toutain</w:t>
+                <w:t xml:space="preserve">Emmanuel Lescanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41436-020-00981-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (11), pp.4271-4286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1044/2021_JSLHR-20-00642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03273405v1</w:t>
+                <w:t xml:space="preserve">hal-04942125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Phonological Complexity Provide a Good Index of Language Disorder in Children With Cochlear Implants?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of influence of the glutamatergic concentration of [18F]FPEB binding to metabotropic glutamate receptor subtype 5 with N-acetylcysteine challenge in rats and SRM/PET study in human healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Serrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline David</w:t>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurice Tuller</w:t>
+                <w:t xml:space="preserve">Johnny Vercouillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Schweitzer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Clovis Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/2021_JSLHR-20-00642⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-01152-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942125v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of influence of the glutamatergic concentration of [18F]FPEB binding to metabotropic glutamate receptor subtype 5 with N-acetylcysteine challenge in rats and SRM/PET study in human healthy volunteers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
+                <w:t xml:space="preserve">The broad phenotypic spectrum of PPP2R1A-related neurodevelopmental disorders correlates with the degree of biochemical dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lenaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Serrière</w:t>
+                <w:t xml:space="preserve">Sara Reynhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+                <w:t xml:space="preserve">Iris Verbinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Vercouillie</w:t>
+                <w:t xml:space="preserve">Frederic Laumonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Tauber</w:t>
+                <w:t xml:space="preserve">Annick Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.66. </w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.352-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-01152-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41436-020-00981-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265165v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03273405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Intervention in Severe Autism: Positive Outcome Using Exchange and Development Therapy</w:t>
               </w:r>
@@ -3036,559 +3036,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Language and Cognitive Profiles in Children With ASD via a Cluster Analysis Exploration: Implications for the New ICD-11</w:t>
+                <w:t xml:space="preserve">Ophthalmological findings in children with autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Silleresi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">Raoul Kanav Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Racha Zebib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatello Conte</w:t>
+                <w:t xml:space="preserve">Sophie Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.2268⟩</w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258 (4), pp.909-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-019-04594-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880841v1</w:t>
+                <w:t xml:space="preserve">hal-02544987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain correlates of emotional prosodic change detection in autism spectrum disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain responses to change in phonological structures of varying complexity in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102512⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (9), pp.e13621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.13621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492787v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophthalmological findings in children with autism spectrum disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Language and Cognitive Profiles in Children With ASD via a Cluster Analysis Exploration: Implications for the New ICD-11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Silleresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racha Zebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Kanav Khanna</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00417-019-04594-7⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.2268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544987v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain responses to change in phonological structures of varying complexity in children and adults</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain correlates of emotional prosodic change detection in autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (9), pp.e13621. </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.102512 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/psyp.13621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942120v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche GABAergique de la dépression du post-partum : une revue critique translationnelle</w:t>
               </w:r>
@@ -3962,575 +3962,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMK2-1 is a Hominidae-Specific Isoform of LIMK2 Expressed in Central Nervous System and Associated with Intellectual Disability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Tastet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martine Raynaud</w:t>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.12.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067472v1</w:t>
+                <w:t xml:space="preserve">hal-02148812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">LIMK2-1 is a Hominidae-Specific Isoform of LIMK2 Expressed in Central Nervous System and Associated with Intellectual Disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cuberos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 399, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148812v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneities in Cognitive and Socio-Emotional Development in Children With Autism Spectrum Disorder and Severe Intellectual Disability as a Comorbidity</w:t>
+                <w:t xml:space="preserve">Adaptation de la remédiation cognitive à des adultes avec TSA : faisabilité et intérêt à partir de deux groupes pilotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anna Bernard Paulais</w:t>
+                <w:t xml:space="preserve">Alix Thillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Mazetto</w:t>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thiébaut</w:t>
+                <w:t xml:space="preserve">Martine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Clara Nassif</w:t>
+                <w:t xml:space="preserve">Jade Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Thereza Costa Coelho de Souza</w:t>
+                <w:t xml:space="preserve">Emmanuel Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.508. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.1019 - 1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344401v1</w:t>
+                <w:t xml:space="preserve">hal-03488810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la remédiation cognitive à des adultes avec TSA : faisabilité et intérêt à partir de deux groupes pilotes</w:t>
+                <w:t xml:space="preserve">Heterogeneities in Cognitive and Socio-Emotional Development in Children With Autism Spectrum Disorder and Severe Intellectual Disability as a Comorbidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Thillay</w:t>
+                <w:t xml:space="preserve">Marie-Anna Bernard Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+                <w:t xml:space="preserve">Camilla Mazetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Roux</w:t>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Imbert</w:t>
+                <w:t xml:space="preserve">Maria Clara Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roul</w:t>
+                <w:t xml:space="preserve">Maria Thereza Costa Coelho de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48, pp.1019 - 1025. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488810v1</w:t>
+                <w:t xml:space="preserve">hal-04344401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pupil: a window on social automatic processing in autism spectrum disorder children</w:t>
               </w:r>
@@ -5082,51 +5082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Cléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,51 +5337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,51 +5471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,77 +6007,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Imbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadi Majzoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Thillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (2), pp.223-226. </w:t>
@@ -6115,77 +6115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Clery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,538 +6321,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01484939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hétérogénéité du développement cognitif et socio-émotionnel d’enfants atteints de trouble du spectre de l’autisme en lien avec la sévérité des troubles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profils de développement dans le Trouble du Spectre de l’Autisme (TSA), avec ou sans déficience intellectuelle sévère. Implications pour l’évaluation et l’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+                <w:t xml:space="preserve">Marie-Anna Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Bernard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.T. Costa Coelho de Souza</w:t>
+                <w:t xml:space="preserve">Maria Pilar Gattegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.05.002⟩</w:t>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (4), pp.255-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.164.0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015167v1</w:t>
+                <w:t xml:space="preserve">hal-05477704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils de développement dans le Trouble du Spectre de l’Autisme (TSA), avec ou sans déficience intellectuelle sévère. Implications pour l’évaluation et l’intervention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
+                <w:t xml:space="preserve">Atypical Brain Mechanisms of Prediction According to Uncertainty in Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Thillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dev.164.0255⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477704v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Brain Mechanisms of Prediction According to Uncertainty in Autism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+                <w:t xml:space="preserve">L’hétérogénéité du développement cognitif et socio-émotionnel d’enfants atteints de trouble du spectre de l’autisme en lien avec la sévérité des troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Costa Coelho de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.317. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (6), pp.376-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610869v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de développement dans le Trouble du Spectre de l’Autisme (TSA), avec ou sans déficience intellectuelle sévère. Implications pour l’évaluation et l’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pilar Gattegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (4), pp.255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dev.164.0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013926v1</w:t>
@@ -7122,51 +7122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Prediction in lieu of Periodic Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Thillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,64 +7256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early VEPs to pattern-reversal in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Thillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7390,51 +7390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation screening of the ubiquitin ligase gene RNF135 in French patients with autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Decalonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7881,51 +7881,51 @@
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Marouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (3), pp.411-418. </w:t>
+              <w:t xml:space="preserve">, 2015, 21, pp.411-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/mp.2015.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -8775,51 +8775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral functional asymmetry and phonological performance in dyslexic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Edjlali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8902,295 +8902,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-MS-based urine metabolic profiling of autism spectrum disorders.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">fMRI investigation of visual change detection in adults with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Montigny</w:t>
+                <w:t xml:space="preserve">H. Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-6934-x⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.303-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00908948v1</w:t>
+                <w:t xml:space="preserve">hal-04778017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI investigation of visual change detection in adults with autism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Philippe</w:t>
+                <w:t xml:space="preserve">GC-MS-based urine metabolic profiling of autism spectrum disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Aïdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wicker</w:t>
+                <w:t xml:space="preserve">Frédéric Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2, pp.303-312. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (15), pp.5291-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2013.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-6934-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778017v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00908948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thérapie d’échange et de développement, une rééducation neurofonctionnelle de la communication sociale</w:t>
               </w:r>
@@ -9812,51 +9812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (5), pp.371 - 378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11090,51 +11090,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Neural Adaptation To Auditory Vocal And Non-Vocal Stimuli In Autistic Adults</w:t>
+                <w:t xml:space="preserve">Atypical neural adaptation to vocal and non-vocal sounds in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
@@ -11169,97 +11169,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme Journée recherche biomédicale 2023 (Tours, Angers, Orléans, Le Mans)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, La Riche, France</w:t>
+              <w:t xml:space="preserve">INSAR annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Stochkolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366039v1</w:t>
+                <w:t xml:space="preserve">hal-05366027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical neural adaptation to vocal and non-vocal sounds in autism</w:t>
+                <w:t xml:space="preserve">Adaptation neurale atypique aux sons vocaux et non-vocaux dans l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
@@ -11294,97 +11294,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSAR annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Stochkolm, Sweden</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366027v1</w:t>
+                <w:t xml:space="preserve">hal-05366037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation neurale atypique aux sons vocaux et non-vocaux dans l’autisme</w:t>
+                <w:t xml:space="preserve">Atypical Neural Adaptation To Auditory Vocal And Non-Vocal Stimuli In Autistic Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
@@ -11419,73 +11419,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">7eme Journée recherche biomédicale 2023 (Tours, Angers, Orléans, Le Mans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, La Riche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366037v1</w:t>
+                <w:t xml:space="preserve">hal-05366039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Oculo-Pupillometric Biomarkers from Childhood to Adulthood in ASD</w:t>
               </w:r>
@@ -11868,64 +11868,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Mazetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11980,90 +11980,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and socio-emotional development of children with autism and intellectual disability from several European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelley Kaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pilar Gattegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Autisme Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
@@ -12105,51 +12105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of LIMK2-1, a hominidae-specific isoform of LIMK2 associated with intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12230,90 +12230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trouble déficit de l'attention/hyperactivité est associé à une prévalence plus élevée d'addiction à l'alimentation en service d'alcoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frammery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">117ème colloque international de l’association du CPNLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Beyrouth, Lebanon</w:t>
@@ -12355,51 +12355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des différences du développement cognitif et socio-émotionnel entre des garçons et des filles ayant un trouble du spectre de l‘autisme avec handicap intellectuel léger ou moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13728,251 +13728,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BECS et le bilan de développement d’enfants avec autisme en hôpital de jour : contribution au diagnostic et à l’étude de l’évolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’évolution cognitive et socio-émotionnelle d’enfants avec TED bénéficiant de soins intensifs en hôpital de jour et d’une thérapie spécifique. La Thérapie d'Echange et de Développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Courteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JL Adrien (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BECS : Batterie d'évaluation cognitive et socio-émotionnelle : Pratiques psychologiques et recherches cliniques auprès des enfants atteints de TED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions De Boeck Supérieur, pp.15-22, 2008, Questions de personne</w:t>
+              <w:t xml:space="preserve">, Editions de Boeck Supérieur, pp.193-214, 2008, Questions de personne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477564v1</w:t>
+                <w:t xml:space="preserve">hal-05477568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’évolution cognitive et socio-émotionnelle d’enfants avec TED bénéficiant de soins intensifs en hôpital de jour et d’une thérapie spécifique. La Thérapie d'Echange et de Développement.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La BECS et le bilan de développement d’enfants avec autisme en hôpital de jour : contribution au diagnostic et à l’étude de l’évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JL Adrien (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BECS : Batterie d'évaluation cognitive et socio-émotionnelle : Pratiques psychologiques et recherches cliniques auprès des enfants atteints de TED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de Boeck Supérieur, pp.193-214, 2008, Questions de personne</w:t>
+              <w:t xml:space="preserve">, Editions De Boeck Supérieur, pp.15-22, 2008, Questions de personne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477568v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation clinique des troubles autistiques</w:t>
               </w:r>
@@ -14109,51 +14109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14506,51 +14506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969415251322751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dansart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zopp&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zopp&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marionnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00444.2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-05989-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guimard-Brunault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/835247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frammery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105665" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Gerritsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. van Bodegom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen C. Dieleman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Overbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C. Verhulst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-022-02238-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.07.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11237146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03273405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lenaerts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Reynhout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Verbinnen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laumonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-00981-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Vercouillie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01152-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.785762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duriez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enise Yavuz-Kodat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Limousin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9061978" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gateau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ferrer Catala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagrue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnulf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344401v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard Paulais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mazetto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Nassif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thereza Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00508" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Imbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Vaillant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01513" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vachaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.12.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344405v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Brayette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saliba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04105-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946529v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bensaber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1692020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01689146v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2018.1425917" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-017-9194-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.01.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02015167v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazetto" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassif" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.05.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477704v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Gattegno" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.164.0255" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00317" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02013926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roch&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447971" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0836-15.2016" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidet-Caulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2880-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Decalonne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Marouillat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Th&#233;pault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ypg.0000000000000100" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mavel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tripi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.03.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS87MS25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01826404v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima A&#239;doud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00552j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063973v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mignot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000357359" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huc-Chabrolle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilmatre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-012-9575-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908985v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.064" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357696v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edjlali" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12141" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S888BK2R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908948v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6934-x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148538v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.04.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VLXSVKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roch&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Centelles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2013.01.009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVJCS6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-012-0263-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4WJSFVV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357764v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hiebel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2011.01.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1S4D3C1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.10.023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTVTXTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00417413v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilmatre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mosca" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Legallic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archgenpsychiatry.2009.80" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coadalen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148501v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Broly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Furet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jcp.0000227352.52288.50" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477964v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bobet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357887v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02363878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Paulais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280842v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mollat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02179409v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hermi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03610619v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Raison-Aubry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754250v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lucas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469707v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Defas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477515v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477549v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477548v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477539v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477564v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477568v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courteau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477582v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477634v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477640v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/psychologie/psychiatrie/autisme_9782738116161.php#" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969415251322751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dansart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zopp&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zopp&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marionnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00444.2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-05989-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guimard-Brunault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/835247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gateau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frammery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105665" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Gerritsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. van Bodegom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen C. Dieleman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Overbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C. Verhulst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-022-02238-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.07.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11237146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Vercouillie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01152-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03273405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lenaerts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Reynhout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Verbinnen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laumonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-00981-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.785762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duriez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enise Yavuz-Kodat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Limousin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9061978" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gateau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ferrer Catala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagrue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnulf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Imbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.08.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard Paulais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mazetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Nassif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thereza Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00508" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Vaillant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01513" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vachaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.12.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344405v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Brayette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saliba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04105-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946529v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bensaber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1692020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01689146v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2018.1425917" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-017-9194-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.01.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477704v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Gattegno" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.164.0255" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00317" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02015167v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazetto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassif" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.05.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02013926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roch&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447971" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0836-15.2016" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidet-Caulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2880-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Decalonne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Marouillat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Th&#233;pault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ypg.0000000000000100" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mavel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tripi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.03.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS87MS25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01826404v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima A&#239;doud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00552j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063973v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mignot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000357359" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huc-Chabrolle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilmatre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-012-9575-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908985v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.064" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357696v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edjlali" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12141" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S888BK2R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6934-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148538v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.04.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VLXSVKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roch&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Centelles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2013.01.009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVJCS6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-012-0263-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4WJSFVV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357764v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hiebel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2011.01.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1S4D3C1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.10.023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTVTXTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00417413v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilmatre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mosca" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Legallic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archgenpsychiatry.2009.80" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coadalen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148501v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Broly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Furet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jcp.0000227352.52288.50" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477964v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bobet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357887v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02363878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Paulais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280842v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mollat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02179409v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hermi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03610619v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Raison-Aubry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754250v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lucas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469707v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Defas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477515v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477549v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477548v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477539v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477568v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courteau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477564v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477582v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477634v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477640v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/psychologie/psychiatrie/autisme_9782738116161.php#" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>