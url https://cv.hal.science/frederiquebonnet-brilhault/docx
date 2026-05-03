--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1696,295 +1696,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural repetition suppression to vocal and non-vocal sounds</w:t>
+                <w:t xml:space="preserve">Adult attention-deficit/hyperactivity disorder among alcohol use disorder inpatients is associated with food addiction and binge eating, but not BMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Heurteloup</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carles Escera</w:t>
+                <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Frammery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.11.020⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.105665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357853v1</w:t>
+                <w:t xml:space="preserve">hal-04796574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult attention-deficit/hyperactivity disorder among alcohol use disorder inpatients is associated with food addiction and binge eating, but not BMI</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neural repetition suppression to vocal and non-vocal sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Frammery</w:t>
+                <w:t xml:space="preserve">Camille Heurteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 168, pp.105665. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796574v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic, clinical, and service-use characteristics related to the clinician’s recommendation to transition from child to adult mental health services</w:t>
               </w:r>
@@ -2500,429 +2500,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Phonological Complexity Provide a Good Index of Language Disorder in Children With Cochlear Implants?</w:t>
+                <w:t xml:space="preserve">The broad phenotypic spectrum of PPP2R1A-related neurodevelopmental disorders correlates with the degree of biochemical dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline David</w:t>
+                <w:t xml:space="preserve">Lisa Lenaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurice Tuller</w:t>
+                <w:t xml:space="preserve">Sara Reynhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Schweitzer</w:t>
+                <w:t xml:space="preserve">Iris Verbinnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lescanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Frederic Laumonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1044/2021_JSLHR-20-00642⟩</w:t>
+              <w:t xml:space="preserve">Genetics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.352-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41436-020-00981-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942125v1</w:t>
+                <w:t xml:space="preserve">inserm-03273405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of influence of the glutamatergic concentration of [18F]FPEB binding to metabotropic glutamate receptor subtype 5 with N-acetylcysteine challenge in rats and SRM/PET study in human healthy volunteers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Serrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Vercouillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41398-020-01152-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The broad phenotypic spectrum of PPP2R1A-related neurodevelopmental disorders correlates with the degree of biochemical dysfunction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Phonological Complexity Provide a Good Index of Language Disorder in Children With Cochlear Implants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Reynhout</w:t>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Verbinnen</w:t>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Laumonnier</w:t>
+                <w:t xml:space="preserve">Elisabeth Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Toutain</w:t>
+                <w:t xml:space="preserve">Emmanuel Lescanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (2), pp.352-362. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (11), pp.4271-4286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41436-020-00981-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2021_JSLHR-20-00642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03273405v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Intervention in Severe Autism: Positive Outcome Using Exchange and Development Therapy</w:t>
               </w:r>
@@ -3036,559 +3036,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophthalmological findings in children with autism spectrum disorder</w:t>
+                <w:t xml:space="preserve">Identifying Language and Cognitive Profiles in Children With ASD via a Cluster Analysis Exploration: Implications for the New ICD-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul Kanav Khanna</w:t>
+                <w:t xml:space="preserve">Silvia Silleresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klara Kovarski</w:t>
+                <w:t xml:space="preserve">Racha Zebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arsene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
+                <w:t xml:space="preserve">Donatello Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00417-019-04594-7⟩</w:t>
+              <w:t xml:space="preserve">Autism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aur.2268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544987v1</w:t>
+                <w:t xml:space="preserve">hal-02880841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain responses to change in phonological structures of varying complexity in children and adults</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain correlates of emotional prosodic change detection in autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.13621⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.102512 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942120v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Language and Cognitive Profiles in Children With ASD via a Cluster Analysis Exploration: Implications for the New ICD-11</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Racha Zebib</w:t>
+                <w:t xml:space="preserve">Brain responses to change in phonological structures of varying complexity in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aur.2268⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (9), pp.e13621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.13621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880841v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain correlates of emotional prosodic change detection in autism spectrum disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ophthalmological findings in children with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Kanav Khanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+                <w:t xml:space="preserve">Sophie Arsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Saby</w:t>
+                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Cottier</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.102512 -. </w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258 (4), pp.909-916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00417-019-04594-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492787v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02544987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche GABAergique de la dépression du post-partum : une revue critique translationnelle</w:t>
               </w:r>
@@ -3994,64 +3994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mofid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4242,295 +4242,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la remédiation cognitive à des adultes avec TSA : faisabilité et intérêt à partir de deux groupes pilotes</w:t>
+                <w:t xml:space="preserve">Heterogeneities in Cognitive and Socio-Emotional Development in Children With Autism Spectrum Disorder and Severe Intellectual Disability as a Comorbidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Thillay</w:t>
+                <w:t xml:space="preserve">Marie-Anna Bernard Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+                <w:t xml:space="preserve">Camilla Mazetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Roux</w:t>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Imbert</w:t>
+                <w:t xml:space="preserve">Maria Clara Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roul</w:t>
+                <w:t xml:space="preserve">Maria Thereza Costa Coelho de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48, pp.1019 - 1025. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488810v1</w:t>
+                <w:t xml:space="preserve">hal-04344401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneities in Cognitive and Socio-Emotional Development in Children With Autism Spectrum Disorder and Severe Intellectual Disability as a Comorbidity</w:t>
+                <w:t xml:space="preserve">Adaptation de la remédiation cognitive à des adultes avec TSA : faisabilité et intérêt à partir de deux groupes pilotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anna Bernard Paulais</w:t>
+                <w:t xml:space="preserve">Alix Thillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Mazetto</w:t>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thiébaut</w:t>
+                <w:t xml:space="preserve">Martine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Clara Nassif</w:t>
+                <w:t xml:space="preserve">Jade Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Thereza Costa Coelho de Souza</w:t>
+                <w:t xml:space="preserve">Emmanuel Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.508. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.1019 - 1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344401v1</w:t>
+                <w:t xml:space="preserve">hal-03488810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pupil: a window on social automatic processing in autism spectrum disorder children</w:t>
               </w:r>
@@ -4912,476 +4912,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Gestation has an Impact on Cognitive Abilities in Autism Spectrum Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inflexibility in Autism Spectrum Disorder: Need for certainty and atypical emotion processing share the blame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Brayette</w:t>
+                <w:t xml:space="preserve">Helen Cléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Saliba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laura Ponson</w:t>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10803-019-04105-x⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.103599 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344405v1</w:t>
+                <w:t xml:space="preserve">hal-03487877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflexibility in Autism Spectrum Disorder: Need for certainty and atypical emotion processing share the blame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Latinus</w:t>
+                <w:t xml:space="preserve">Prospective Memory in Adolescents with Autism: A Preliminary Study of the Impact of Memory Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Desaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Cléry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Charlotte Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+                <w:t xml:space="preserve">Farah Bensaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baleyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103599⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (8), pp.543-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87565641.2019.1692020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487877v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02946529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Memory in Adolescents with Autism: A Preliminary Study of the Impact of Memory Load</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incomplete Gestation has an Impact on Cognitive Abilities in Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Bensaber</w:t>
+                <w:t xml:space="preserve">Maëva Brayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+                <w:t xml:space="preserve">Elie Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Baleyte</w:t>
+                <w:t xml:space="preserve">Laura Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (8), pp.543-553. </w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.4339 - 4345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/87565641.2019.1692020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10803-019-04105-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-02946529v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5471,51 +5471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5586,282 +5586,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted behaviour in grammatical morphology in French speakers with autism spectrum disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">22q13 deletion syndrome: communication disorder or autism? Evidence from a specific clinical and neurophysiological phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ponson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699206.2018.1425917⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-018-0212-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01689146v1</w:t>
+                <w:t xml:space="preserve">hal-04338794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">22q13 deletion syndrome: communication disorder or autism? Evidence from a specific clinical and neurophysiological phenotype</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gomot</w:t>
+                <w:t xml:space="preserve">Disrupted behaviour in grammatical morphology in French speakers with autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barthelemy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.146. </w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-018-0212-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2018.1425917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04338794v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01689146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical sound discrimination in children with ASD as indicated by cortical ERPs</w:t>
               </w:r>
@@ -6007,77 +6007,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Imbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadi Majzoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Thillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (2), pp.223-226. </w:t>
@@ -6115,77 +6115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Clery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6353,51 +6353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pilar Gattegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6455,295 +6455,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Brain Mechanisms of Prediction According to Uncertainty in Autism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+                <w:t xml:space="preserve">L’hétérogénéité du développement cognitif et socio-émotionnel d’enfants atteints de trouble du spectre de l’autisme en lien avec la sévérité des troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mazetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Costa Coelho de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00317⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (6), pp.376-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610869v1</w:t>
+                <w:t xml:space="preserve">hal-02015167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hétérogénéité du développement cognitif et socio-émotionnel d’enfants atteints de trouble du spectre de l’autisme en lien avec la sévérité des troubles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.T. Costa Coelho de Souza</w:t>
+                <w:t xml:space="preserve">Atypical Brain Mechanisms of Prediction According to Uncertainty in Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Thillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (6), pp.376-382. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015167v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils de développement dans le Trouble du Spectre de l’Autisme (TSA), avec ou sans déficience intellectuelle sévère. Implications pour l’évaluation et l’intervention</w:t>
               </w:r>
@@ -6755,51 +6755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pilar Gattegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7040,51 +7040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Principles and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (6), pp.548-554. </w:t>
@@ -7122,51 +7122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Prediction in lieu of Periodic Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Thillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,64 +7256,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early VEPs to pattern-reversal in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Thillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,307 +7518,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics Study of Urine in Autism Spectrum Disorders Using a Multiplatform Analytical Methodology.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An odor identification approach based on event-related pupil dilation and gaze focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binta Diémé</w:t>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mavel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00699⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (3), pp.201-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104565v1</w:t>
+                <w:t xml:space="preserve">hal-04230747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An odor identification approach based on event-related pupil dilation and gaze focus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+                <w:t xml:space="preserve">Metabolomics Study of Urine in Autism Spectrum Disorders Using a Multiplatform Analytical Methodology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binta Diémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Naudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Roché</w:t>
+                <w:t xml:space="preserve">Sylvie Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Tripi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.5273-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04230747v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABA/Glutamate synaptic pathways targeted by integrative genomic and electrophysiological explorations distinguish autism from intellectual disability</w:t>
               </w:r>
@@ -8226,51 +8226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined 1 H-NMR and 1 H– 13 C HSQC-NMR to improve urinary screening in autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8278,51 +8278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Aïdoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 139 (13), pp.3460 - 3468. </w:t>
@@ -8622,350 +8622,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04608759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-13C NMR-based urine metabolic profiling in autism spectrum disorders.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+                <w:t xml:space="preserve">Cerebral functional asymmetry and phonological performance in dyslexic adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Edjlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.03.064⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (12), pp.1226-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.12141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00908985v1</w:t>
+                <w:t xml:space="preserve">hal-04357696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral functional asymmetry and phonological performance in dyslexic adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cottier</w:t>
+                <w:t xml:space="preserve">1H-13C NMR-based urine metabolic profiling in autism spectrum disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 114, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.03.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/psyp.12141⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04357696v1</w:t>
+                <w:t xml:space="preserve">inserm-00908985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fMRI investigation of visual change detection in adults with autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Clery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9055,51 +9055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GC-MS-based urine metabolic profiling of autism spectrum disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Aïdoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11215,51 +11215,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation neurale atypique aux sons vocaux et non-vocaux dans l’autisme</w:t>
+                <w:t xml:space="preserve">Atypical Neural Adaptation To Auditory Vocal And Non-Vocal Stimuli In Autistic Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
@@ -11294,97 +11294,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">7eme Journée recherche biomédicale 2023 (Tours, Angers, Orléans, Le Mans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, La Riche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366037v1</w:t>
+                <w:t xml:space="preserve">hal-05366039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Neural Adaptation To Auditory Vocal And Non-Vocal Stimuli In Autistic Adults</w:t>
+                <w:t xml:space="preserve">Adaptation neurale atypique aux sons vocaux et non-vocaux dans l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
@@ -11419,73 +11419,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme Journée recherche biomédicale 2023 (Tours, Angers, Orléans, Le Mans)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, La Riche, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR FED Neuroimagerie Fonctionnelle 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366039v1</w:t>
+                <w:t xml:space="preserve">hal-05366037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Oculo-Pupillometric Biomarkers from Childhood to Adulthood in ASD</w:t>
               </w:r>
@@ -11868,64 +11868,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Mazetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11980,51 +11980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and socio-emotional development of children with autism and intellectual disability from several European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12230,90 +12230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trouble déficit de l'attention/hyperactivité est associé à une prévalence plus élevée d'addiction à l'alimentation en service d'alcoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frammery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">117ème colloque international de l’association du CPNLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Beyrouth, Lebanon</w:t>
@@ -12355,51 +12355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des différences du développement cognitif et socio-émotionnel entre des garçons et des filles ayant un trouble du spectre de l‘autisme avec handicap intellectuel léger ou moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13375,251 +13375,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évaluations diagnostiques dans l’autisme</w:t>
+                <w:t xml:space="preserve">Effets de la Thérapie d’Echange et de Développement sur le développement et le comportement d’enfants avec autisme et retard de développement associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.L. Adrien et M. P. Gattegno (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autisme de l'enfant : évaluations, interventions et suivis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wavre : Mardaga, pp.53-63, 2011, Praticiens, 9782804700768</w:t>
+              <w:t xml:space="preserve">, Wavre : Mardaga, pp.289-300, 2011, Praticiens, 9782804700768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477549v1</w:t>
+                <w:t xml:space="preserve">hal-05477548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la Thérapie d’Echange et de Développement sur le développement et le comportement d’enfants avec autisme et retard de développement associé</w:t>
+                <w:t xml:space="preserve">Les évaluations diagnostiques dans l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.L. Adrien et M. P. Gattegno (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autisme de l'enfant : évaluations, interventions et suivis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wavre : Mardaga, pp.289-300, 2011, Praticiens, 9782804700768</w:t>
+              <w:t xml:space="preserve">, Wavre : Mardaga, pp.53-63, 2011, Praticiens, 9782804700768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477548v1</w:t>
+                <w:t xml:space="preserve">hal-05477549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thérapies individuelles développementales centrées sur la communication sociale : la Thérapie d’échange et de développement (TED)</w:t>
               </w:r>
@@ -13728,251 +13728,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’évolution cognitive et socio-émotionnelle d’enfants avec TED bénéficiant de soins intensifs en hôpital de jour et d’une thérapie spécifique. La Thérapie d'Echange et de Développement.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La BECS et le bilan de développement d’enfants avec autisme en hôpital de jour : contribution au diagnostic et à l’étude de l’évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JL Adrien (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BECS : Batterie d'évaluation cognitive et socio-émotionnelle : Pratiques psychologiques et recherches cliniques auprès des enfants atteints de TED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de Boeck Supérieur, pp.193-214, 2008, Questions de personne</w:t>
+              <w:t xml:space="preserve">, Editions De Boeck Supérieur, pp.15-22, 2008, Questions de personne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477568v1</w:t>
+                <w:t xml:space="preserve">hal-05477564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BECS et le bilan de développement d’enfants avec autisme en hôpital de jour : contribution au diagnostic et à l’étude de l’évolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’évolution cognitive et socio-émotionnelle d’enfants avec TED bénéficiant de soins intensifs en hôpital de jour et d’une thérapie spécifique. La Thérapie d'Echange et de Développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Courteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JL Adrien (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BECS : Batterie d'évaluation cognitive et socio-émotionnelle : Pratiques psychologiques et recherches cliniques auprès des enfants atteints de TED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions De Boeck Supérieur, pp.15-22, 2008, Questions de personne</w:t>
+              <w:t xml:space="preserve">, Editions de Boeck Supérieur, pp.193-214, 2008, Questions de personne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477564v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation clinique des troubles autistiques</w:t>
               </w:r>
@@ -14109,51 +14109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14506,51 +14506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969415251322751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dansart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zopp&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zopp&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marionnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00444.2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-05989-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guimard-Brunault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/835247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gateau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frammery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105665" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Gerritsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. van Bodegom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen C. Dieleman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Overbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C. Verhulst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-022-02238-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.07.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11237146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Vercouillie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01152-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03273405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lenaerts" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Reynhout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Verbinnen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laumonnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-00981-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.785762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duriez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enise Yavuz-Kodat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Limousin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9061978" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gateau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ferrer Catala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagrue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnulf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488810v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Imbert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.08.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard Paulais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mazetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Nassif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thereza Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00508" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Vaillant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01513" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vachaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.12.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344405v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Brayette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saliba" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04105-x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946529v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bensaber" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1692020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01689146v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2018.1425917" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-017-9194-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.01.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477704v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Gattegno" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.164.0255" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610869v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00317" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02015167v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bernard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazetto" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassif" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.05.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02013926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roch&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447971" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0836-15.2016" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidet-Caulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2880-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Decalonne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Marouillat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Th&#233;pault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ypg.0000000000000100" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mavel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tripi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.03.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS87MS25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01826404v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima A&#239;doud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00552j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063973v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mignot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000357359" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huc-Chabrolle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilmatre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-012-9575-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908985v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.064" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357696v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edjlali" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12141" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S888BK2R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6934-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148538v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.04.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VLXSVKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roch&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Centelles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2013.01.009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVJCS6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-012-0263-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4WJSFVV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357764v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hiebel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2011.01.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1S4D3C1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.10.023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTVTXTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00417413v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilmatre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mosca" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Legallic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archgenpsychiatry.2009.80" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coadalen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148501v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Broly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Furet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jcp.0000227352.52288.50" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477964v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bobet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357887v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02363878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Paulais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280842v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mollat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02179409v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hermi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03610619v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Raison-Aubry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754250v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lucas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469707v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Defas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477515v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477549v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477548v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477539v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477568v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courteau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477564v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477582v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477634v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477640v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/psychologie/psychiatrie/autisme_9782738116161.php#" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969415251322751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dansart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zopp&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zopp&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marionnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00444.2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-05989-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guimard-Brunault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/835247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frammery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105665" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Gerritsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. van Bodegom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen C. Dieleman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Overbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C. Verhulst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-022-02238-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.07.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11237146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03273405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lenaerts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Reynhout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Verbinnen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laumonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-00981-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Vercouillie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01152-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.785762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duriez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enise Yavuz-Kodat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Limousin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9061978" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gateau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ferrer Catala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagrue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnulf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344401v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard Paulais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mazetto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Nassif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thereza Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00508" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Imbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Vaillant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01513" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vachaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.12.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bensaber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1692020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Brayette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saliba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04105-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01689146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2018.1425917" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-017-9194-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.01.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477704v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Gattegno" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.164.0255" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02015167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazetto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.05.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00317" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02013926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roch&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447971" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0836-15.2016" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidet-Caulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2880-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Decalonne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Marouillat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Th&#233;pault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ypg.0000000000000100" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.03.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS87MS25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mavel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tripi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00699" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01826404v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima A&#239;doud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00552j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063973v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mignot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000357359" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huc-Chabrolle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilmatre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-012-9575-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357696v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edjlali" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12141" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S888BK2R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908985v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.064" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6934-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148538v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.04.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VLXSVKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roch&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Centelles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2013.01.009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVJCS6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-012-0263-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4WJSFVV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357764v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hiebel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2011.01.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1S4D3C1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.10.023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTVTXTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00417413v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilmatre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mosca" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Legallic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archgenpsychiatry.2009.80" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coadalen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148501v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Broly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Furet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jcp.0000227352.52288.50" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477964v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bobet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357887v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02363878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Paulais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280842v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mollat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02179409v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hermi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03610619v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Raison-Aubry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754250v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lucas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469707v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Defas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477515v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477548v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477549v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477539v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477564v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477568v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courteau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477582v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477634v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477640v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/psychologie/psychiatrie/autisme_9782738116161.php#" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>