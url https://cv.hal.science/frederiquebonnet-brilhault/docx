--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vocal smile is recognized but not embodied in autistic adults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les parents au cœur des interventions dans le TSA en France : focus sur la thérapie d’échange et de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+                <w:t xml:space="preserve">A. Rambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zoppé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113858⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (2), pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373305v1</w:t>
+                <w:t xml:space="preserve">hal-04986894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parents au cœur des interventions dans le TSA en France : focus sur la thérapie d’échange et de développement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rambault</w:t>
+                <w:t xml:space="preserve">Vocal smile is recognized but not embodied in autistic adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dansart</w:t>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zoppé</w:t>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73 (2), pp.57-62. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (11), pp.113858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.113858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986894v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic disequilibrium at rest in autistic children and adults</w:t>
               </w:r>
@@ -1356,51 +1356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marionnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (3), pp.547-556. </w:t>
@@ -1696,831 +1696,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult attention-deficit/hyperactivity disorder among alcohol use disorder inpatients is associated with food addiction and binge eating, but not BMI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Frammery</w:t>
+                <w:t xml:space="preserve">Atypical Response to Affective Touch in Children with Autism: Multi-Parametric Exploration of the Autonomic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Guidotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.7146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm11237146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796574v1</w:t>
+                <w:t xml:space="preserve">hal-03971811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural repetition suppression to vocal and non-vocal sounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carles Escera</w:t>
+                <w:t xml:space="preserve">Adult attention-deficit/hyperactivity disorder among alcohol use disorder inpatients is associated with food addiction and binge eating, but not BMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Cortese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Frammery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.11.020⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 168, pp.105665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357853v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic, clinical, and service-use characteristics related to the clinician’s recommendation to transition from child to adult mental health services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank C. Verhulst</w:t>
+                <w:t xml:space="preserve">Neural repetition suppression to vocal and non-vocal sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Heurteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00127-022-02238-6⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 148, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2021.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772667v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamatergic synapse in autism: a complex story for a complex disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+                <w:t xml:space="preserve">Demographic, clinical, and service-use characteristics related to the clinician’s recommendation to transition from child to adult mental health services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne E. Gerritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa S. van Bodegom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen C. Dieleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Overbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank C. Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01860-9⟩</w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (5), pp.973-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00127-022-02238-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424686v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic tone in children and adults: Pupillary, electrodermal and cardiac activity at rest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Glutamatergic synapse in autism: a complex story for a complex disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Galineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arlicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Briend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.07.009⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.801-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01860-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843389v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Response to Affective Touch in Children with Autism: Multi-Parametric Exploration of the Autonomic System</w:t>
+                <w:t xml:space="preserve">Autonomic tone in children and adults: Pupillary, electrodermal and cardiac activity at rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Guidotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindie De Faria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mofid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (23), pp.7146. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.68-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11237146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2022.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971811v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The broad phenotypic spectrum of PPP2R1A-related neurodevelopmental disorders correlates with the degree of biochemical dysfunction</w:t>
               </w:r>
@@ -2634,325 +2634,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03273405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of influence of the glutamatergic concentration of [18F]FPEB binding to metabotropic glutamate receptor subtype 5 with N-acetylcysteine challenge in rats and SRM/PET study in human healthy volunteers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Phonological Complexity Provide a Good Index of Language Disorder in Children With Cochlear Implants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Serrière</w:t>
+                <w:t xml:space="preserve">Céline David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barantin</w:t>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Vercouillie</w:t>
+                <w:t xml:space="preserve">Elisabeth Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Tauber</w:t>
+                <w:t xml:space="preserve">Emmanuel Lescanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.66. </w:t>
+              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (11), pp.4271-4286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-01152-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1044/2021_JSLHR-20-00642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265165v1</w:t>
+                <w:t xml:space="preserve">hal-04942125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Phonological Complexity Provide a Good Index of Language Disorder in Children With Cochlear Implants?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of influence of the glutamatergic concentration of [18F]FPEB binding to metabotropic glutamate receptor subtype 5 with N-acetylcysteine challenge in rats and SRM/PET study in human healthy volunteers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline David</w:t>
+                <w:t xml:space="preserve">Sophie Serrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurice Tuller</w:t>
+                <w:t xml:space="preserve">Laurent Barantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Schweitzer</w:t>
+                <w:t xml:space="preserve">Johnny Vercouillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lescanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">Clovis Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (11), pp.4271-4286. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1044/2021_JSLHR-20-00642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-01152-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942125v1</w:t>
+                <w:t xml:space="preserve">hal-05265165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Intervention in Severe Autism: Positive Outcome Using Exchange and Development Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3304,291 +3304,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain responses to change in phonological structures of varying complexity in children and adults</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ophthalmological findings in children with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Kanav Khanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.13621⟩</w:t>
+              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258 (4), pp.909-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00417-019-04594-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942120v1</w:t>
+                <w:t xml:space="preserve">hal-02544987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophthalmological findings in children with autism spectrum disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain responses to change in phonological structures of varying complexity in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 258 (4), pp.909-916. </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (9), pp.e13621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00417-019-04594-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/psyp.13621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544987v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche GABAergique de la dépression du post-partum : une revue critique translationnelle</w:t>
               </w:r>
@@ -3962,3479 +3962,3479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
+                <w:t xml:space="preserve">Inflexibility in Autism Spectrum Disorder: Need for certainty and atypical emotion processing share the blame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Batty</w:t>
+                <w:t xml:space="preserve">Helen Cléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136, pp.103599 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148812v2</w:t>
+                <w:t xml:space="preserve">hal-03487877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMK2-1 is a Hominidae-Specific Isoform of LIMK2 Expressed in Central Nervous System and Associated with Intellectual Disability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective Memory in Adolescents with Autism: A Preliminary Study of the Impact of Memory Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Cuberos</w:t>
+                <w:t xml:space="preserve">Pierre Desaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Vallée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Toutain</w:t>
+                <w:t xml:space="preserve">Charlotte Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Raynaud</w:t>
+                <w:t xml:space="preserve">Farah Bensaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Baleyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.12.017⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (8), pp.543-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/87565641.2019.1692020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02067472v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02946529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneities in Cognitive and Socio-Emotional Development in Children With Autism Spectrum Disorder and Severe Intellectual Disability as a Comorbidity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incomplete Gestation has an Impact on Cognitive Abilities in Autism Spectrum Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Mazetto</w:t>
+                <w:t xml:space="preserve">Maëva Brayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Thiébaut</w:t>
+                <w:t xml:space="preserve">Elie Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Clara Nassif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Thereza Costa Coelho de Souza</w:t>
+                <w:t xml:space="preserve">Laura Ponson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.4339 - 4345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-019-04105-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04344401v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la remédiation cognitive à des adultes avec TSA : faisabilité et intérêt à partir de deux groupes pilotes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIMK2-1 is a Hominidae-Specific Isoform of LIMK2 Expressed in Central Nervous System and Associated with Intellectual Disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Thillay</w:t>
+                <w:t xml:space="preserve">Hélène Cuberos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
+                <w:t xml:space="preserve">Béatrice Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roul</w:t>
+                <w:t xml:space="preserve">Martine Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.08.010⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 399, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2018.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488810v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pupil: a window on social automatic processing in autism spectrum disorder children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+                <w:t xml:space="preserve">Atypical Sound Perception in ASD Explained by Inter-Trial (In)consistency in EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Mofid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcpp.13170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438442v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive effect of visual cuing in episodic memory and episodic future thinking in adolescents with autism spectrum disorder</w:t>
+                <w:t xml:space="preserve">Heterogeneities in Cognitive and Socio-Emotional Development in Children With Autism Spectrum Disorder and Severe Intellectual Disability as a Comorbidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Anger</w:t>
+                <w:t xml:space="preserve">Marie-Anna Bernard Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prany Wantzen</w:t>
+                <w:t xml:space="preserve">Camilla Mazetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Le Vaillant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bon</w:t>
+                <w:t xml:space="preserve">Maria Clara Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Thereza Costa Coelho de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01513⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02159169v1</w:t>
+                <w:t xml:space="preserve">hal-04344401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation sensori-psychomotrice dans l’autisme : un nouvel outil d’aide au diagnostic fonctionnel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation de la remédiation cognitive à des adultes avec TSA : faisabilité et intérêt à partir de deux groupes pilotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vachaud</w:t>
+                <w:t xml:space="preserve">Alix Thillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Defas</w:t>
+                <w:t xml:space="preserve">Shasha Morel-Kohlmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Malvy</w:t>
+                <w:t xml:space="preserve">Martine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roux</w:t>
+                <w:t xml:space="preserve">Jade Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.1019 - 1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487648v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflexibility in Autism Spectrum Disorder: Need for certainty and atypical emotion processing share the blame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pupil: a window on social automatic processing in autism spectrum disorder children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Mofid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Latinus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fonlupt</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosa Bufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2019.103599⟩</w:t>
+              <w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcpp.13170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487877v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Memory in Adolescents with Autism: A Preliminary Study of the Impact of Memory Load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive effect of visual cuing in episodic memory and episodic future thinking in adolescents with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Desaunay</w:t>
+                <w:t xml:space="preserve">Prany Wantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Postel</w:t>
+                <w:t xml:space="preserve">Justine Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Bensaber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Baleyte</w:t>
+                <w:t xml:space="preserve">Laetitia Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/87565641.2019.1692020⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02946529v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02159169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Gestation has an Impact on Cognitive Abilities in Autism Spectrum Disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation sensori-psychomotrice dans l’autisme : un nouvel outil d’aide au diagnostic fonctionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Menn-Tripi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Brayette</w:t>
+                <w:t xml:space="preserve">N. Defas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Saliba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
+                <w:t xml:space="preserve">J. Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ponson</w:t>
+                <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49, pp.4339 - 4345. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.312 - 319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10803-019-04105-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04344405v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">22q13 deletion syndrome: communication disorder or autism? Evidence from a specific clinical and neurophysiological phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ponson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasha Zebib</w:t>
+                <w:t xml:space="preserve">Catherine Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-018-0212-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+                <w:t xml:space="preserve">hal-04338794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
+                <w:t xml:space="preserve">Disrupted behaviour in grammatical morphology in French speakers with autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Charpentier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simona Caldani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), pp.28. </w:t>
+              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11689-018-9246-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699206.2018.1425917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044486v1</w:t>
+                <w:t xml:space="preserve">inserm-01689146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">22q13 deletion syndrome: communication disorder or autism? Evidence from a specific clinical and neurophysiological phenotype</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Barthelemy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.146. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-018-0212-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338794v1</w:t>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disrupted behaviour in grammatical morphology in French speakers with autism spectrum disorders</w:t>
+                <w:t xml:space="preserve">Emotional prosodic change detection in autism Spectrum disorder: an electrophysiological investigation in children and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Le Normand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
+                <w:t xml:space="preserve">J. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Caldani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t>
+              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02699206.2018.1425917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s11689-018-9246-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01689146v1</w:t>
+                <w:t xml:space="preserve">hal-05044486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical sound discrimination in children with ASD as indicated by cortical ERPs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autism: An early neurodevelopmental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11689-017-9194-9⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01502053v1</w:t>
+                <w:t xml:space="preserve">inserm-01484939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presbyopia compensation: looking for cortical predictors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alix Thillay</w:t>
+                <w:t xml:space="preserve">Atypical sound discrimination in children with ASD as indicated by cortical ERPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bidet-Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2015-307581⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11689-017-9194-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594956v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01502053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
+                <w:t xml:space="preserve">Presbyopia compensation: looking for cortical predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Imbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadi Majzoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Thillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Pisella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00018⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (2), pp.223-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjophthalmol-2015-307581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765821v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autism: An early neurodevelopmental disorder</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facial Expression Related vMMN: Disentangling Emotional from Neutral Change Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Latinus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2017.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01484939v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils de développement dans le Trouble du Spectre de l’Autisme (TSA), avec ou sans déficience intellectuelle sévère. Implications pour l’évaluation et l’intervention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
+                <w:t xml:space="preserve">Early VEPs to pattern-reversal in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kovarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Thillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anna Bernard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
+                <w:t xml:space="preserve">A. Bidet-Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dev.164.0255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (10), pp.3377-3386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10803-016-2880-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477704v1</w:t>
+                <w:t xml:space="preserve">hal-03610860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hétérogénéité du développement cognitif et socio-émotionnel d’enfants atteints de trouble du spectre de l’autisme en lien avec la sévérité des troubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+                <w:t xml:space="preserve">M.-A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Bernard</w:t>
+                <w:t xml:space="preserve">C. Mazetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mazetto</w:t>
+                <w:t xml:space="preserve">C. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Costa Coelho de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (6), pp.376-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurenf.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Brain Mechanisms of Prediction According to Uncertainty in Autism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+                <w:t xml:space="preserve">Profils de développement dans le Trouble du Spectre de l’Autisme (TSA), avec ou sans déficience intellectuelle sévère. Implications pour l’évaluation et l’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anna Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pilar Gattegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00317⟩</w:t>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (4), pp.255-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.164.0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610869v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils de développement dans le Trouble du Spectre de l’Autisme (TSA), avec ou sans déficience intellectuelle sévère. Implications pour l’évaluation et l’intervention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romuald Blanc</w:t>
+                <w:t xml:space="preserve">Atypical Brain Mechanisms of Prediction According to Uncertainty in Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Thillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dev.164.0255⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2016.00317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013926v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Thérapie d’Echange et de Développement : Une rééducation neurofonctionnelle de la communication sociale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Profils de développement dans le Trouble du Spectre de l’Autisme (TSA), avec ou sans déficience intellectuelle sévère. Implications pour l’évaluation et l’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anna Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pilar Gattegno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cindy Le Menn-Tripi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (4), pp.255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dev.164.0255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477720v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eye Movement Monitoring and Maturation of Human Face Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+                <w:t xml:space="preserve">La Thérapie d’Echange et de Développement : Une rééducation neurofonctionnelle de la communication sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carteau-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Roché</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barthelemy</w:t>
+                <w:t xml:space="preserve">Pascale Dansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Menn-Tripi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Principles and Practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rééducation orthophonique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 266, pp.9-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357653v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Prediction in lieu of Periodic Stimulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lemaire</w:t>
+                <w:t xml:space="preserve">Eye Movement Monitoring and Maturation of Human Face Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0836-15.2016⟩</w:t>
+              <w:t xml:space="preserve">Medical Principles and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), pp.548-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000447971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03570537v1</w:t>
+                <w:t xml:space="preserve">hal-04357653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early VEPs to pattern-reversal in autism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Temporal Prediction in lieu of Periodic Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Thillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bidet-Caulet</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (10), pp.3377-3386. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.2342-2347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10803-016-2880-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0836-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610860v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation screening of the ubiquitin ligase gene RNF135 in French patients with autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Decalonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,484 +7518,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An odor identification approach based on event-related pupil dilation and gaze focus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics Study of Urine in Autism Spectrum Disorders Using a Multiplatform Analytical Methodology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Naudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Roché</w:t>
+                <w:t xml:space="preserve">Binta Diémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Tripi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.5273-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230747v1</w:t>
+                <w:t xml:space="preserve">hal-02104565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics Study of Urine in Autism Spectrum Disorders Using a Multiplatform Analytical Methodology.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Binta Diémé</w:t>
+                <w:t xml:space="preserve">GABA/Glutamate synaptic pathways targeted by integrative genomic and electrophysiological explorations distinguish autism from intellectual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mavel</w:t>
+                <w:t xml:space="preserve">S Alirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Blasco</w:t>
+                <w:t xml:space="preserve">S Bazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Tripi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">S Marouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.5273-82. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.411-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.5b00699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/mp.2015.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104565v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABA/Glutamate synaptic pathways targeted by integrative genomic and electrophysiological explorations distinguish autism from intellectual disability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An odor identification approach based on event-related pupil dilation and gaze focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Roché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bazaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Marouillat</w:t>
+                <w:t xml:space="preserve">Catherine Belzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (3), pp.201-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2015.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/mp.2015.75⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148465v1</w:t>
+                <w:t xml:space="preserve">hal-04230747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective and physiological emotional response in euthymic bipolar patients: A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8106,51 +8106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Meaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carteau-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,51 +8226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined 1 H-NMR and 1 H– 13 C HSQC-NMR to improve urinary screening in autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8278,51 +8278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Aïdoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 139 (13), pp.3460 - 3468. </w:t>
@@ -8488,363 +8488,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xq27 FRAXA Locus is a Strong Candidate for Dyslexia: Evidence from a Genome-Wide Scan in French Families</w:t>
+                <w:t xml:space="preserve">Discrimination between biological motion with and without social intention: A pilot study using visual scanning in healthy adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Huc-Chabrolle</w:t>
+                <w:t xml:space="preserve">L. Roché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Charon</w:t>
+                <w:t xml:space="preserve">N. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guilmatre</w:t>
+                <w:t xml:space="preserve">R. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
+                <w:t xml:space="preserve">F. Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tripi</w:t>
+                <w:t xml:space="preserve">L. Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43 (2), pp.132-140. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (1), pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10519-012-9575-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2013.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04608759v1</w:t>
+                <w:t xml:space="preserve">hal-04357802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral functional asymmetry and phonological performance in dyslexic adults</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xq27 FRAXA Locus is a Strong Candidate for Dyslexia: Evidence from a Genome-Wide Scan in French Families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hommet</w:t>
+                <w:t xml:space="preserve">M. Huc-Chabrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cottier</w:t>
+                <w:t xml:space="preserve">Céline Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guilmatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tripi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.12141⟩</w:t>
+              <w:t xml:space="preserve">Behavior Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (2), pp.132-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10519-012-9575-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04357696v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04608759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-13C NMR-based urine metabolic profiling in autism spectrum disorders.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8853,636 +8853,636 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.95-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2013.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00908985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI investigation of visual change detection in adults with autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Clery</w:t>
+                <w:t xml:space="preserve">Cerebral functional asymmetry and phonological performance in dyslexic adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Wicker</w:t>
+                <w:t xml:space="preserve">M. Edjlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2013.01.010⟩</w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (12), pp.1226-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/psyp.12141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778017v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GC-MS-based urine metabolic profiling of autism spectrum disorders.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Montigny</w:t>
+                <w:t xml:space="preserve">fMRI investigation of visual change detection in adults with autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Clery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wicker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-6934-x⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.303-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2013.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00908948v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie d’échange et de développement, une rééducation neurofonctionnelle de la communication sociale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet-Brilhault</w:t>
+                <w:t xml:space="preserve">GC-MS-based urine metabolic profiling of autism spectrum disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Aïdoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2013.04.006⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (15), pp.5291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-6934-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05148538v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00908948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination between biological motion with and without social intention: A pilot study using visual scanning in healthy adults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">La thérapie d’échange et de développement, une rééducation neurofonctionnelle de la communication sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet-Brilhault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Centelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 88 (1), pp.47-54. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.288-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2013.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357802v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life of adolescents with autism spectrum disorders: comparison to adolescents with diabetes</w:t>
               </w:r>
@@ -9494,51 +9494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cottenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9812,51 +9812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Batty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 37 (5), pp.371 - 378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10020,51 +10020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of core features of a human face by healthy and autistic adults analyzed by visual scanning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10313,51 +10313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des capacités d’attention conjointe, de jeu symbolique et d’expression émotionnelle chez des enfants avec TED bénéficiant de thérapie d’échange et de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Coadalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10451,51 +10451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Broly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Furet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10598,51 +10598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gomot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10719,51 +10719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10872,64 +10872,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Aguillon-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10997,51 +10997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Ranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11090,51 +11090,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical neural adaptation to vocal and non-vocal sounds in autism</w:t>
+                <w:t xml:space="preserve">Atypical Neural Adaptation To Auditory Vocal And Non-Vocal Stimuli In Autistic Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
@@ -11169,97 +11169,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSAR annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Stochkolm, Sweden</w:t>
+              <w:t xml:space="preserve">7eme Journée recherche biomédicale 2023 (Tours, Angers, Orléans, Le Mans)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, La Riche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366027v1</w:t>
+                <w:t xml:space="preserve">hal-05366039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Neural Adaptation To Auditory Vocal And Non-Vocal Stimuli In Autistic Adults</w:t>
+                <w:t xml:space="preserve">Atypical neural adaptation to vocal and non-vocal sounds in autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
@@ -11294,73 +11294,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7eme Journée recherche biomédicale 2023 (Tours, Angers, Orléans, Le Mans)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, La Riche, France</w:t>
+              <w:t xml:space="preserve">INSAR annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Stochkolm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366039v1</w:t>
+                <w:t xml:space="preserve">hal-05366027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation neurale atypique aux sons vocaux et non-vocaux dans l’autisme</w:t>
               </w:r>
@@ -11590,273 +11590,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect Of The Vocal And Emotional Prosodic Content On The Neural Adaptation To Sounds.</w:t>
+                <w:t xml:space="preserve">Caractéristiques acoustiques et modèle du sourire vocal chez l’adulte autiste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Houy-Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS) Forum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">16e Université d’automne de l’ARAPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366005v1</w:t>
+                <w:t xml:space="preserve">hal-05366017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques acoustiques et modèle du sourire vocal chez l’adulte autiste.</w:t>
+                <w:t xml:space="preserve">Effect Of The Vocal And Emotional Prosodic Content On The Neural Adaptation To Sounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Merchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coralie Joucla</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Escera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gomot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Université d’automne de l’ARAPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Le Croisic (Loire Atlantique), France</w:t>
+              <w:t xml:space="preserve">Federation of European Neuroscience Societies (FENS) Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366017v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of cognitive and socio-emotional development profile in children with autism spectrum disorder and severe intellectual disability as a comorbidity assessed with the Socio-emotional and Cognitive Battery (SCEB)</w:t>
               </w:r>
@@ -11868,77 +11868,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla Mazetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Pediatrics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Venice, Italy</w:t>
@@ -11980,90 +11980,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive and socio-emotional development of children with autism and intellectual disability from several European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelley Kaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pilar Gattegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Autisme Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
@@ -12105,51 +12105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and functional characterization of LIMK2-1, a hominidae-specific isoform of LIMK2 associated with intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bénédetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12230,90 +12230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trouble déficit de l'attention/hyperactivité est associé à une prévalence plus élevée d'addiction à l'alimentation en service d'alcoologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Mollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Frammery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">117ème colloque international de l’association du CPNLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Beyrouth, Lebanon</w:t>
@@ -12355,64 +12355,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des différences du développement cognitif et socio-émotionnel entre des garçons et des filles ayant un trouble du spectre de l‘autisme avec handicap intellectuel léger ou moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anna Paulais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Pilar Gattegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13015,51 +13015,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPSA - Présentation graphique du profil sensori-psychomoteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Le Menn-Tripi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13140,90 +13140,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thérapie d’échange et de développement, T.E.D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Le Menn-Tripi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Le Menn-Tripi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magalie Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13269,64 +13269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thérapie d’échange et de développement et la psychomotricité : principes partagés, pratiques complémentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Le Menn-Tripi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13375,320 +13375,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la Thérapie d’Echange et de Développement sur le développement et le comportement d’enfants avec autisme et retard de développement associé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les évaluations diagnostiques dans l’autisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.L. Adrien et M. P. Gattegno (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autisme de l'enfant : évaluations, interventions et suivis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wavre : Mardaga, pp.289-300, 2011, Praticiens, 9782804700768</w:t>
+              <w:t xml:space="preserve">, Wavre : Mardaga, pp.53-63, 2011, Praticiens, 9782804700768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477548v1</w:t>
+                <w:t xml:space="preserve">hal-05477549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évaluations diagnostiques dans l’autisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effets de la Thérapie d’Echange et de Développement sur le développement et le comportement d’enfants avec autisme et retard de développement associé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.L. Adrien et M. P. Gattegno (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autisme de l'enfant : évaluations, interventions et suivis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wavre : Mardaga, pp.53-63, 2011, Praticiens, 9782804700768</w:t>
+              <w:t xml:space="preserve">, Wavre : Mardaga, pp.289-300, 2011, Praticiens, 9782804700768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477549v1</w:t>
+                <w:t xml:space="preserve">hal-05477548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thérapies individuelles développementales centrées sur la communication sociale : la Thérapie d’échange et de développement (TED)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13728,630 +13728,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BECS et le bilan de développement d’enfants avec autisme en hôpital de jour : contribution au diagnostic et à l’étude de l’évolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">L’évaluation clinique des troubles autistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Bourreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">JL Adrien (Eds). </w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Rogé, C. Barthélémy, G. Magerotte (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BECS : Batterie d'évaluation cognitive et socio-émotionnelle : Pratiques psychologiques et recherches cliniques auprès des enfants atteints de TED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions De Boeck Supérieur, pp.15-22, 2008, Questions de personne</w:t>
+              <w:t xml:space="preserve">Améliorer la qualité de vie des personnes autistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.23-28, 2008, Santé Social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477564v1</w:t>
+                <w:t xml:space="preserve">hal-05477582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’évolution cognitive et socio-émotionnelle d’enfants avec TED bénéficiant de soins intensifs en hôpital de jour et d’une thérapie spécifique. La Thérapie d'Echange et de Développement.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La BECS et le bilan de développement d’enfants avec autisme en hôpital de jour : contribution au diagnostic et à l’étude de l’évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">JL Adrien (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BECS : Batterie d'évaluation cognitive et socio-émotionnelle : Pratiques psychologiques et recherches cliniques auprès des enfants atteints de TED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions de Boeck Supérieur, pp.193-214, 2008, Questions de personne</w:t>
+              <w:t xml:space="preserve">, Editions De Boeck Supérieur, pp.15-22, 2008, Questions de personne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477568v1</w:t>
+                <w:t xml:space="preserve">hal-05477564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation clinique des troubles autistiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’évolution cognitive et socio-émotionnelle d’enfants avec TED bénéficiant de soins intensifs en hôpital de jour et d’une thérapie spécifique. La Thérapie d'Echange et de Développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Courteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">B. Rogé, C. Barthélémy, G. Magerotte (Eds.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">JL Adrien (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Améliorer la qualité de vie des personnes autistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, pp.23-28, 2008, Santé Social</w:t>
+              <w:t xml:space="preserve">BECS : Batterie d'évaluation cognitive et socio-émotionnelle : Pratiques psychologiques et recherches cliniques auprès des enfants atteints de TED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de Boeck Supérieur, pp.193-214, 2008, Questions de personne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477582v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases neuropsychologies des interactions sociales et des émotions dans l’autisme : de l’évaluation à la thérapeutique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Les troubles envahissants du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">C. Hommet, I. Jambaqué, C. Billard, P. Gillet (Eds.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In Andrès C., Barthélémy C., Berthoz A., Massion J., Rogé B. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologie de l'enfant et troubles du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solal, pp.389-402, 2005, Neuropsychologie, 9782914513777</w:t>
+              <w:t xml:space="preserve">L'autisme : de la recherche à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-26, 2005, 9782738116161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477634v1</w:t>
+                <w:t xml:space="preserve">hal-05477640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles envahissants du développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Barthélémy</w:t>
+                <w:t xml:space="preserve">Bases neuropsychologies des interactions sociales et des émotions dans l’autisme : de l’évaluation à la thérapeutique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">In Andrès C., Barthélémy C., Berthoz A., Massion J., Rogé B. (Eds). </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Hommet, I. Jambaqué, C. Billard, P. Gillet (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'autisme : de la recherche à la pratique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologie de l'enfant et troubles du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solal, pp.389-402, 2005, Neuropsychologie, 9782914513777</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Jacob</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05477640v1</w:t>
+                <w:t xml:space="preserve">hal-05477634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId434"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14506,51 +14506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969415251322751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986894v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dansart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zopp&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.11.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zopp&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marionnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00444.2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-05989-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guimard-Brunault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/835247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gateau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frammery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105665" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Gerritsen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. van Bodegom" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen C. Dieleman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Overbeek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C. Verhulst" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-022-02238-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.07.009" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971811v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11237146" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03273405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lenaerts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Reynhout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Verbinnen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laumonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-00981-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265165v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Vercouillie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01152-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.785762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duriez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enise Yavuz-Kodat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Limousin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9061978" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gateau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ferrer Catala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagrue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnulf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344401v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard Paulais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mazetto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Nassif" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thereza Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00508" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Imbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.08.010" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159169v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Vaillant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01513" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vachaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.12.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bensaber" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1692020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Brayette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saliba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04105-x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01689146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2018.1425917" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-017-9194-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484939v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.01.014" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477704v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Gattegno" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.164.0255" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02015167v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bernard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazetto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.05.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00317" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02013926v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357653v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roch&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447971" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570537v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0836-15.2016" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidet-Caulet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2880-8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Decalonne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Marouillat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Th&#233;pault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ypg.0000000000000100" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.03.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS87MS25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104565v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mavel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tripi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00699" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01826404v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima A&#239;doud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00552j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063973v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mignot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000357359" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608759v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huc-Chabrolle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilmatre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-012-9575-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357696v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edjlali" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12141" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S888BK2R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908985v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.064" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908948v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6934-x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148538v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.04.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VLXSVKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357802v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roch&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Centelles" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2013.01.009" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVJCS6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-012-0263-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4WJSFVV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357764v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hiebel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2011.01.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1S4D3C1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.10.023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTVTXTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00417413v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilmatre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mosca" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Legallic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archgenpsychiatry.2009.80" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coadalen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148501v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Broly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Furet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jcp.0000227352.52288.50" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477964v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bobet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357887v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02363878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Paulais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280842v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mollat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02179409v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hermi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03610619v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Raison-Aubry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754250v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lucas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469707v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Defas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477515v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477548v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477549v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477539v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477564v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477568v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courteau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477582v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477634v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477640v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/psychologie/psychiatrie/autisme_9782738116161.php#" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Mofid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Roch&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosa Bufo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2025.150070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Manenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969415251322751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merchie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ranty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynaz Adl Zarrabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reia.2025.202599" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986894v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Blanc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rambault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dansart" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zopp&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.11.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aguillon-Hernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113858" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guidotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lemaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10484-025-09696-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044422v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790577v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vachaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gilard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audrain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/55754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813602v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Zopp&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Xavier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Migeot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bioulac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2024.105938" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Beaurieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marionnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00444.2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emannuelle Houy-Durand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latinus" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-023-05989-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357740v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guimard-Brunault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hernandez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/835247" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11237146" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04796574v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Ayoubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gateau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Cortese" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Frammery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105665" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Heurteloup" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2021.11.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne E. Gerritsen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa S. van Bodegom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen C. Dieleman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Overbeek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C. Verhulst" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-022-02238-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Galineau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arlicot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01860-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindie De Faria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.07.009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03273405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lenaerts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Reynhout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Verbinnen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Laumonnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Toutain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-00981-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serri&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barantin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Vercouillie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01152-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Adrien" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.785762" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Zebib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatello Conte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aur.2268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Charpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andersson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Saby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cottier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02544987v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Kanav Khanna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arsene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Pisella" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-019-04594-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490172v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubertret" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duriez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2019.09.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803415v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enise Yavuz-Kodat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Reynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Limousin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Franco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9061978" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493044v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gateau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Ferrer Catala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lagrue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnulf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Cl&#233;ry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fonlupt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2019.103599" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02946529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desaunay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Postel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Bensaber" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1692020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Brayette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saliba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ponson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-019-04105-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tastet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cuberos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vall&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raynaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2018.12.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T45PC1R5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02148812v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Batty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01177" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard Paulais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Mazetto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Nassif" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Thereza Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00508" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Thillay" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shasha Morel-Kohlmeyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Roux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Imbert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.08.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438442v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.13170" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02159169v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Anger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prany Wantzen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Vaillant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01513" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vachaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malvy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.12.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338794v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barthelemy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0212-9" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01689146v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Le Normand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Caldani" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2018.1425917" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044486v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charpentier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-018-9246-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01484939v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.01.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01502053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bidet-Caulet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-017-9194-9" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594956v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Imbeau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadi Majzoub" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjophthalmol-2015-307581" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765821v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Clery" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610860v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidet-Caulet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-016-2880-8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02015167v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Bernard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazetto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nassif" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Costa Coelho de Souza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2016.05.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477704v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Bernard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pilar Gattegno" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dev.164.0255" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610869v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2016.00317" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02013926v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477720v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bataille" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carteau-Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dansart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Le Menn-Tripi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357653v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Roch&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000447971" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570537v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0836-15.2016" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072312v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Decalonne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Marouillat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Th&#233;pault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ypg.0000000000000100" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104565v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binta Di&#233;m&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mavel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Tripi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.5b00699" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alirol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marouillat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2015.75" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230747v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belzung" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2015.03.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS87MS25-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Martineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2014.07.002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VG4VRLD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765719v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Meaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12496" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-011LCN2B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01826404v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima A&#239;doud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an00552j" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063973v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubourg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toutain" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mignot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquette" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000357359" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357802v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roch&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hernandez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Centelles" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2013.01.009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVJCS6D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04608759v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huc-Chabrolle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guilmatre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tripi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-012-9575-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908985v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2013.03.064" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357696v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Edjlali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hommet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cottier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.12141" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S888BK2R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778017v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Clery" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wicker" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2013.01.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00908948v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Montigny" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-6934-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148538v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bataille" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2013.04.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VLXSVKP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cottenceau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenoir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-012-0263-z" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S4WJSFVV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357764v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Hiebel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Metzger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2011.01.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1S4D3C1-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765716v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gillet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2010.10.005" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535154v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Bourreau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-009-0028-5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357736v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Magn&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.10.023" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQTVTXTC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00417413v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guilmatre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Dubourg" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mosca" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Legallic" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldenberg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archgenpsychiatry.2009.80" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477909v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coadalen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148501v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Broly" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Furet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jcp.0000227352.52288.50" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142549v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laumonnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert David" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/382137" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477964v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bobet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366051v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368166v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366039v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366027v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366037v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357887v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366017v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Joucla" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366005v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02363878v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anna Paulais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291083v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelley Kaye" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tastet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cub&#233;ros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03280842v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ballon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mollat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02179409v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Pilar Gattegno" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231054v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Druart" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Hermi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231045v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03610619v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Raison-Aubry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Buhry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754250v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malpaux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lucas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469707v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Defas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477515v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477521v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477549v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477548v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477539v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477582v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477564v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477568v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courteau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477640v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/psychologie/psychiatrie/autisme_9782738116161.php#" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477634v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>