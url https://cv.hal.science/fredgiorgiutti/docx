--- v1 (2026-03-31)
+++ v2 (2026-05-01)
@@ -3755,51 +3755,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE205A60"/>
+    <w:nsid w:val="37A4EC1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>