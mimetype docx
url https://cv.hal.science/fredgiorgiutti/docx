--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">224599992</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uK9Dp2EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,3252 +203,3252 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration and deformation of colloidal hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila N'Mar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2SM01532C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinity induced stiffening of drying particulate film and dynamic warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisay Lama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjoy Khawas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.025604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevmaterials.7.025604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack quasi-healing in films of vertically aligned 1D nanostructures: Impact of compliance in a 1D geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mcilroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 131 (16), pp.164701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0086061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbibition and structure of silica nanoporous media characterized by neutron imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Léang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lay-Theng Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 565, pp.474-482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.01.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craquelures and pictorial matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imbibition on a porous layer: dynamical and mechanical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lay-Theng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (10), pp.2277-2283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8sm02295j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craquelures et art : le temps et la matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63, pp.32-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/201963032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration of the surface layer during drying of colloidal dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Leang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lairez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (7), pp.2692-2701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying colloidal systems: Laboratory models for a wide range of applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Davaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Di Giuseppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Dong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 41 (8), pp.94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/i2018-11712-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack opening: from colloidal systems to paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Léang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lay-Theng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (34), pp.5802-5808. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SM00985B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Painting cracks: A way to investigate the pictorial matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (6), pp.065107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4960438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striped patterns induced by delamination of drying colloidal films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (7), pp.1397-1402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4SM02374A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface patterns in drying films of silica colloidal dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (1), pp.102 - 108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4sm02106a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic delamination of drying colloidal films: Warping and creep behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 466, pp.203-209. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2014.11.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Reduce the Crack Density in Drying Colloidal Material?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 69 (3), pp.397-404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst/2013119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elapsed time for crack formation during drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (5), pp.39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2014-14039-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural anisotropy of directionally dried colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Botet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Schweins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/0295-5075/105/38005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave interactions on a viscous film coating a vertical fibre: Formation of bound states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tseluiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saprykin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kalliadasis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (5-6), pp.519--524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invagination process induced by 2D desiccation of colloidal solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mermet-Guyennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (5-6), pp.483--485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cep.2010.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of humidity on granular packings with moving walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (6), pp.955-961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i2004-10157-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Janssen effect on granular packings with moving walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 90 (14), pp.144301. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.144301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent dry granular flow in a vertical pipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15 (11), pp.3358. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1615570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Powder flow down a vertical pipe: The effect of air flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareck Raafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. John Hinch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans J. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 459, pp.317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112002008042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrays of coupled unstable water jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 136 (3-4), pp.303-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2789(99)00157-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of rotating water jets by surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 58, pp.512-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01373943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of rotating water jets by surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Daviaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 58 (1), pp.512-521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.58.512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diffusion in the vicinity of an oscillatory secondary bifurcation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Limat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 57 (3), pp.2843-2848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.57.2843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitary dilation waves in a circular array of liquid columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Limat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 103 (1-4), pp.590-604. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2789(96)00288-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a One-Dimensional Array of Liquid Columns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giorgiutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Limat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wesfreid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 74 (4), pp.538-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.74.538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3437,120 +3458,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drying drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pauchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41 (3), pp.32, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11639-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3560,134 +3581,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Instabilities Induced by the Drying of Complex Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Giorgiutti-Dauphiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid–Structure Interactions in Low-Reynolds-Number Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Royal Society of Chemistry, pp.247-279, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781782628491-00247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3755,51 +3776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37A4EC1C"/>
+    <w:nsid w:val="43968151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3986,51 +4007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fredgiorgiutti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9662-0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224599992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila N'Mar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giorgiutti-Dauphin&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01532C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisay Lama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Khawas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.025604" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816398v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcilroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028852v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite L&#233;ang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.01.052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.08.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Leang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02295j" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03772" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903134v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00985B" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009463v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960438" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02374A" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02106a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.11.061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013119" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14039-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/38005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tseluiko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saprykin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliadasis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2010.10.004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2DS59G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2010.07.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDHZX3ZM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192117v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10157-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192150v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.144301" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192104v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1615570" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareck Raafat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Hinch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Herrmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002008042" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgiutti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(99)00157-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DG5KPVZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.512" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wesfreid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.2843" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(96)00288-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNG79G3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.74.538" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11639-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782628491-00247" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/fredgiorgiutti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9662-0241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224599992" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uK9Dp2EAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066257v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila N'Mar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pauchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Giorgiutti-Dauphin&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM01532C" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisay Lama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Khawas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.7.025604" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mcilroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0086061" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028852v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite L&#233;ang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ott" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.01.052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014457v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.08.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333955v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Leang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm02295j" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03772" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Di Giuseppe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11712-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM00985B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960438" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02374A" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873291v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boulogne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm02106a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.11.061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boulogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2013119" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2014-14039-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873295v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Botet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Schweins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/38005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duprat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tseluiko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saprykin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliadasis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2010.10.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2DS59G0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermet-Guyennet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2010.07.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDHZX3ZM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192117v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10157-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.144301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1615570" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareck Raafat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. John Hinch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Herrmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112002008042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giorgiutti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(99)00157-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DG5KPVZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01373943v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daviaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.58.512" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391910v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391911v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Limat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wesfreid" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.57.2843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391908v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(96)00288-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNG79G3P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391901v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bleton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.74.538" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898734v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11639-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996031v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782628491-00247" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>